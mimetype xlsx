--- v0 (2026-04-05)
+++ v1 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="669">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
   <si>
     <t>Cod SMIS</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Operațiune de importanță strategică</t>
   </si>
   <si>
     <t>Beneficiar</t>
   </si>
   <si>
     <t>Titlu operațiune</t>
   </si>
   <si>
     <t>Scopul operațiunii</t>
   </si>
   <si>
     <t>Data semnării contractului</t>
   </si>
   <si>
     <t>Data finalizării operațiunii</t>
   </si>
   <si>
@@ -78,2175 +78,1563 @@
     <t>Valoare plătită (Euro)</t>
   </si>
   <si>
     <t>Județ</t>
   </si>
   <si>
     <t>UAT</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Tipul de intervenție</t>
   </si>
   <si>
     <t>Contractanți</t>
   </si>
   <si>
     <t>PTJ/P5/1.1/1.A/PH</t>
   </si>
   <si>
     <t>NU</t>
+  </si>
+  <si>
+    <t>Medis Work SRL</t>
+  </si>
+  <si>
+    <t>Recompartimentare interioară clădire existentă C2 și extindere C2 cu corp nou P+1 și achiziționare aparatură medicală de radio-imagistică, împrejmuire, amenajare curte interioară și branșamente utilități</t>
+  </si>
+  <si>
+    <t>Realizarea investiției inițiale o extinderea a capacității unei unități existente, prin creșterea volumului servicii aferent domeniului de activitate</t>
+  </si>
+  <si>
+    <t>21.10.2024</t>
+  </si>
+  <si>
+    <t>21.10.2026</t>
+  </si>
+  <si>
+    <t>FEDR</t>
+  </si>
+  <si>
+    <t>JSO8.1 - A permite regiunilor și cetățenilor să facă față efectelor sociale, asupra ocupării forței de muncă, economice și de mediu ale tranziției către țintele energetice și climatice ale Uniunii pentru 2030 și o economie neutră din punct de vedere climatic a Uniunii până în 2050, în temeiul Acordului de la Paris</t>
+  </si>
+  <si>
+    <t>Prahova</t>
+  </si>
+  <si>
+    <t>Ploiești</t>
+  </si>
+  <si>
+    <t>021 - Dezvoltarea comercială și internaționalizarea IMM-urilor, inclusiv investiții productive</t>
+  </si>
+  <si>
+    <t>GOODWILL CONSULTING GWC SRL</t>
   </si>
   <si>
     <t>Com Gaz Steel SRL</t>
   </si>
   <si>
     <t>Dezvoltarea activitatii societatii Com Gaz Steel S.R.L.</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului il constituie imbunatatirea competatitivitatii intreprinderii COM GAZ STEEL SRL prin realizarea unei investitii in domeniul productiei de remorci
 si semiremorci</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
   <si>
     <t>02.09.2026</t>
-  </si>
-[...25 lines deleted...]
-    <t>021 - Dezvoltarea comercială și internaționalizarea IMM-urilor, inclusiv investiții productive</t>
   </si>
   <si>
     <t>Dacri Consulting SRL
 Darko EMG Technologies SRL
 Fotosolar Energy SRL
 KELLER CONSTRUCT SRL
 NST Metal İmalat Endüstri Sanayi ve Ticaret Ltd. Şti.
 RomActiv Business Consulting SRL</t>
   </si>
   <si>
+    <t>Trustic Design SRL</t>
+  </si>
+  <si>
+    <t>Construire hotel, alei carosabile și pietonale, spațiu parcare, utilități, amenajări peisagistice, ziduri de sprijin și organizare șantier – Trustic Design SRL</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului il constituie imbunatatirea competatitivitatii intreprinderii Trustic Design SRL prin realizarea unei investitii in domeniul hotelier</t>
+  </si>
+  <si>
+    <t>04.10.2024</t>
+  </si>
+  <si>
+    <t>04.10.2027</t>
+  </si>
+  <si>
+    <t>Sinaia</t>
+  </si>
+  <si>
+    <t>ALLIED ENGINEERS GRUP SRL
+RomActiv Business Consulting SRL
+SAIDEL Geotechnics SRL</t>
+  </si>
+  <si>
     <t>DIADVOX S.R.L.</t>
   </si>
   <si>
     <t>Inovox</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului propus constă în realizarea unei investiții inițiale pentru extinderea capacității prin fabricarea de produse într-un domeniu secundar de
 activitate</t>
   </si>
   <si>
     <t>23.09.2024</t>
   </si>
   <si>
     <t>23.09.2025</t>
-  </si>
-[...7 lines deleted...]
-    <t>872.219,66</t>
   </si>
   <si>
     <t>ABIS PROJECT INTERNATIONAL DEVELOPMENT SRL
 AMIT CREATIVE PRODUCTION SRL
 FUNDAȚIA LUMINA INSTITUȚII DE ÎNVĂȚĂMÂNT
 PHOENIX ENERGY &amp; BUSINESS SRL
 SC PHOENIX ENERGY &amp; BUSINESS SRL
 TEXIMP SA</t>
   </si>
   <si>
+    <t>Meltem Textil</t>
+  </si>
+  <si>
+    <t>Inotex</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului propus constă în realizarea unei investiții inițiale pentru crearea și punerea în funcțiune a unei unități noi de producție ecologică articole textile</t>
+  </si>
+  <si>
+    <t>10.10.2024</t>
+  </si>
+  <si>
+    <t>10.10.2026</t>
+  </si>
+  <si>
+    <t>Mizil</t>
+  </si>
+  <si>
+    <t>Betacons Company SRL</t>
+  </si>
+  <si>
+    <t>Modernizare si extindere Hotel existent cu mentinerea regimului de inaltime P+4E+M</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului: Extinderea capacitatii unui hotel existent prin lucrari de modernizare substantiale si extindere</t>
+  </si>
+  <si>
+    <t>03.12.2024</t>
+  </si>
+  <si>
+    <t>03.12.2027</t>
+  </si>
+  <si>
+    <t>Azuga</t>
+  </si>
+  <si>
+    <t>MW SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea societatii SC MW SRL prin achizitia de echipamente necesare derularii activitatii de ambalare</t>
+  </si>
+  <si>
+    <t>Proiectul are ca obiectiv general dezvoltarea activitatii societatii MW SRL prin completarea, respectiv dotarea societatii cu echipamente noi, moderne</t>
+  </si>
+  <si>
+    <t>21.03.2025</t>
+  </si>
+  <si>
+    <t>21.03.2027</t>
+  </si>
+  <si>
+    <t>Măgureni</t>
+  </si>
+  <si>
+    <t>VISUS CLINIC SRL</t>
+  </si>
+  <si>
+    <t>Extinderea activității S.C. Visus Clinic S.R.L. in domeniul activităților medicale oftalmologice</t>
+  </si>
+  <si>
+    <t>Cresterea competitivității societății prin dotarea cu echipamente medicale moderne</t>
+  </si>
+  <si>
+    <t>15.05.2025</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>R&amp;R BETH FILTRATION SRL</t>
+  </si>
+  <si>
+    <t>Construire hală producție sisteme filtrare, alei carosabile și pietonale, spații parcare, împrejmuire, branșamente, utilități și organizare de șantier</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului consta in cresterea competitivitatii si productivitatii societatii R&amp;R Beth Filtration SRL prin diversificarea activitatii curente, ca urmare a
+realizarii unei investii initiale, prin înfiintarea unei unitati noi de productie sisteme de filtrare a gazelor si desprafuire a instalatiilor industriale</t>
+  </si>
+  <si>
+    <t>Mănești</t>
+  </si>
+  <si>
+    <t>BMA RIGHT CONSULTING S.R.L
+MAGNHILD W S.R.L.
+S.C. GENERAL PROD SERV SRL
+S.C. TELEGRAMA S.R.L.</t>
+  </si>
+  <si>
+    <t>Proartmed Medical Center SRL</t>
+  </si>
+  <si>
+    <t>Construire si dotare Clinica Medicala Roua</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului vizează creșterea competitivității și dezvoltarea societății pe piața serviciilor medicale, prin crearea unei noi unități de servicii medicale</t>
+  </si>
+  <si>
+    <t>04.10.2026</t>
+  </si>
+  <si>
+    <t>Păulești</t>
+  </si>
+  <si>
+    <t>ABRAL ART PRODUCT SRL
+TELEGRAMA SRL</t>
+  </si>
+  <si>
+    <t>R&amp;R Beth SRL</t>
+  </si>
+  <si>
+    <t>Construire hala productie panouri electrice si spatiu administrativ , alei carosabile si pietonale, spatii parcare, imprejmuire, bransamente, utilitati si organizare de santier</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului consta in cresterea competitivitatii și capacității R&amp;R BETH SRL de a genera locuri de muncă durabile, sigure și cu un nivel de salarizare atractiv,
+prin diversificarea economica durabila</t>
+  </si>
+  <si>
+    <t>11.10.2024</t>
+  </si>
+  <si>
+    <t>11.10.2026</t>
+  </si>
+  <si>
+    <t>BMA RIGHT CONSULTING S.R.L.
+GENERAL PROD SERV SRL
+MAGNHILD W S.R.L.
+Telegrama S.R.L.</t>
+  </si>
+  <si>
+    <t>Development Cosmad SRL</t>
+  </si>
+  <si>
+    <t>Schimbare destinație, recompartimentare, reabilitare și consolidare construcții corp C1, C5 și C9 în vederea realizării unui ansamblu turistic, desființare construcții corp C4, C6, C7 și parțial corp C8, amenajare spații parcare, organizare șantier</t>
+  </si>
+  <si>
+    <t>Obiectivul general al prezentului proiect constă în dezvoltarea și creșterea cifrei de afaceri a DEVELOPMENT COSMAD SRL prin realizarea unui Ansamblu Turistic clasificat la categoria de 4 stele în orașul Sinaia și promovarea turismului integrat
+de tip cultural, spa/balnear și a oportunităților de turism activ</t>
+  </si>
+  <si>
+    <t>02.10.2024</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>COMPASS ART STUDIO SRL
+EVO CONSTRUCT EXPERT SRL
+LIVSAN CONS SRL
+MASTER BUILDING MG SRL
+MI Tech SRL
+REI INTERNATIONAL CONSULTING SRL
+SIM WORK CONSULTING SRL
+SMART DESIGN INSTALATII SRL
+STRUCTO ARH DESIGN SRL</t>
+  </si>
+  <si>
+    <t>VALLYS DECO S.R.L.</t>
+  </si>
+  <si>
+    <t>Investiții productive la SC. Vallys Deco SRL.</t>
+  </si>
+  <si>
+    <t>Crearea unei unități noi de servicii în domeniul construcțiilor</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>Gherghița</t>
+  </si>
+  <si>
+    <t>PTJ/P5/1.2/1.B/PH</t>
+  </si>
+  <si>
+    <t>Clinica Kinetolife SRL</t>
+  </si>
+  <si>
+    <t>Green Deal – Clinica Kinetolife SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea activitatii companiei prin dotarea cu echipamente specifice de inalta performanta</t>
+  </si>
+  <si>
+    <t>28.04.2026</t>
+  </si>
+  <si>
+    <t>28.04.2027</t>
+  </si>
+  <si>
+    <t>PRO SOLUTION FORWARDING SRL</t>
+  </si>
+  <si>
+    <t>“Construire unitate pentru activitate de depozitare, alei, parcare și utilități”</t>
+  </si>
+  <si>
+    <t>Construire hala depozitare</t>
+  </si>
+  <si>
+    <t>15.04.2026</t>
+  </si>
+  <si>
+    <t>15.04.2028</t>
+  </si>
+  <si>
+    <t>Tîrgșoru Vechi</t>
+  </si>
+  <si>
+    <t>Cronos SRL</t>
+  </si>
+  <si>
+    <t>Construire unitate turistica in localitatea Ceptura</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului constă în dezvoltarea economică durabilă și creșterea avantajului competitiv pe piață al întreprinderii CRONOS SRL, prin realizarea unei
+investiții inițiale în domeniul de activitate Hoteluri</t>
+  </si>
+  <si>
+    <t>02.10.2027</t>
+  </si>
+  <si>
+    <t>Ceptura</t>
+  </si>
+  <si>
+    <t>ARTMEDIA BRANDING SRL
+DEDESIGN COMVIS 3D SRL
+LOFT STUDIO SRL
+TELEGRAMA SRL</t>
+  </si>
+  <si>
+    <t>Pet Factory SRL</t>
+  </si>
+  <si>
+    <t>Realizarea unei unitati de productie de hrana pentru animalele de companie in orasul Mizil, judetul Prahova</t>
+  </si>
+  <si>
+    <t>Proiectul are ca scop dezvoltarea unei investitii productive sustenabile, respectiv infiintarea unei unitati noi de productie de hrana pentru animale de companie in Mizil, judetul Prahova</t>
+  </si>
+  <si>
+    <t>15.10.2024</t>
+  </si>
+  <si>
+    <t>15.10.2027</t>
+  </si>
+  <si>
     <t>Ana Panirom SRL</t>
   </si>
   <si>
     <t>Construire două vile turistice cu regim de înălțime D+P+E+M, sistematizare și împrejmuire teren, alei auto și pietonale, spații parcare, organizare șantier, racord utilități</t>
   </si>
   <si>
     <t>Crearea unei noi unități de prestarea a serviciilor de cazare în domeniul de activitate, facilitati de cazare de scurta durata</t>
   </si>
   <si>
     <t>29.08.2024</t>
   </si>
   <si>
     <t>31.08.2026</t>
-  </si>
-[...10 lines deleted...]
-    <t>Sinaia</t>
   </si>
   <si>
     <t>Golanex Print SRL
 GOODWILL CONSULTING GWC S.R.L.
 GOODWILL CONSULTING GWC SRL
 ORIENYAL LIMITED
 SC GOLANEX PRINT SRL
 Structural Management Innovative System S.R.L.
 Unic Best Construct General SRL</t>
   </si>
   <si>
+    <t>Dr.Popescu Niculae SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea firmei Dr Popescu Niculae SRL prin extinderea serviciilor medicale</t>
+  </si>
+  <si>
+    <t>Creșterea competitivității si dezvoltarea durabila a firmei Dr Popescu Niculae SRL prin dotarea cu echipamente si aparatura inalt performanta</t>
+  </si>
+  <si>
+    <t>24.10.2024</t>
+  </si>
+  <si>
+    <t>24.03.2026</t>
+  </si>
+  <si>
+    <t>EUROMNIA INTERMED SRL
+SC ERS Production SRL
+SC KELLER CONSTRUCT SRL
+SIEMENS HEALTHCARE SRL
+SOF MEDICA SA</t>
+  </si>
+  <si>
     <t>Novo Design&amp;Advertising SRL</t>
   </si>
   <si>
     <t>Creșterea competitivității și productivității S.C. Novo Design Advertising S.R.L. prin achiziționarea de echipamente pentru activități de editare</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului vizează creșterea competitivității și dezvoltarea durabilă a societății Novo Design &amp; Advertising SRL prin înființarea unei noi unități de creație și
 producție publicitară</t>
   </si>
   <si>
     <t>19.09.2024</t>
   </si>
   <si>
     <t>19.06.2026</t>
-  </si>
-[...13 lines deleted...]
-    <t>Păulești</t>
   </si>
   <si>
     <t>DUOPART CONSULTING SRL
 IN PLAZA SRL
 INDCOM SERVICES LTD
 MID CORP ENERGY SRL
 Telegrama SRL</t>
   </si>
   <si>
     <t>OXIGEN SPORT S.R.L.</t>
   </si>
   <si>
     <t>Construire Complex turistic P+2E+M cu piscină exterioară si dotari, amenajare parcare exterioara, sistematizare si imprejmuire teren, bransamente utilitati si bazin vidanjabil ecologic, organizare de santier</t>
   </si>
   <si>
     <t>Obiectivul general al prezentei investiții este reprezentat de construirea unui Complex turistic de 4**** in localitatea Valea Doftanei, Judetul Prahova, ca o contribuție la
 dezvoltarea turismului din România, urmarind valorificarea potentialului natural local si dezvoltarea economica a localitatii</t>
   </si>
   <si>
     <t>19.09.2027</t>
   </si>
   <si>
-    <t>7.937.296,74</t>
-[...7 lines deleted...]
-  <si>
     <t>Valea Doftanei</t>
   </si>
   <si>
     <t>LMB STRUCTURI SRL
 MC GENERAL CONSTRUCT ENGINEERING SRL
 Oanță Iulian-Cosmin Birou Individual Arhitectură
 SLY MANAGEMENT SRL</t>
   </si>
   <si>
     <t>MONIQE TOPDEN S.R.L.</t>
   </si>
   <si>
     <t>Realizarea de investiții pentru dezvoltarea societatii MONIQE TOPDEN SRL in scopul sprijinirii creșterii durabile și crearea de locuri de muncă</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului este diversificărea activitatii societatii, ce face parte din categoria antreprenoriatului IMM feminin, intr-o maniera durabila din punct de vedere
 al mediului, în vederea creșterii competitivității și capacității economiilor locale afectate de a genera locuri de muncă durabile</t>
   </si>
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
     <t>30.12.2025</t>
-  </si>
-[...7 lines deleted...]
-    <t>248.422,75</t>
   </si>
   <si>
     <t>APPDEV SOLUTIONS SRL SRL,
 DIADVOX SRL
 EURO BEST TEAM SRL
 MARIDAN CONSULTING SRL
 PECEF AMBIENT SRL</t>
   </si>
   <si>
     <t>RAMARA SMART TEAM S.R.L.</t>
   </si>
   <si>
     <t>Investiții productive la SC. RAMARA SMART TEAM S.R.L.</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului este dezvoltarea competitivității societății Ramara Smart Team SRL și dobândirea capacității de a genera locuri de muncă durabile în principal pentru persoanele afectate de procesul de tranziție justă, si de a participa la procesul de valorizare a patrimoniului cultural</t>
   </si>
   <si>
     <t>02.07.2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>51.553,64</t>
   </si>
   <si>
     <t>CONSAL STARLUC  SRL
 CONSAL STARLUC SRL
 ELECTROSIG BLUE S.R.L.
 HI-TECH MACHINES &amp; INVENTING  SRL
 MAT CON UNIVERS  SRL
 S.C. CONSAL STARLUC S.R.L.
 SALT STUDIO SRL</t>
   </si>
   <si>
+    <t>Winconcept Design SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea activității în cadrul SC Winconcept Design SRL</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului il reprezinta realizarea unei investitiii initiale si sprijinirea investitiilor productive din cadrul firmei prin cresterea competitivitatii firmei si crerea de noi locuri de munca</t>
+  </si>
+  <si>
+    <t>17.10.2024</t>
+  </si>
+  <si>
+    <t>17.04.2026</t>
+  </si>
+  <si>
+    <t>ABITARE CG SRL
+CRIUS CONSULTING SRL
+ELUMATEC AG
+ENESCO SERVICES SRL
+KAESER KOMPRESSOREN SRL
+TASHA ADVERTISING SRL
+VECTRA EXIM SRL</t>
+  </si>
+  <si>
+    <t>BNK Brokers SRL</t>
+  </si>
+  <si>
+    <t>Construire hala depozitare frig si spatii administrative</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului este creșterea competitivității și productivității societatii BNK Brokers SRL, prin investitii initiale productive</t>
+  </si>
+  <si>
+    <t>08.11.2024</t>
+  </si>
+  <si>
+    <t>08.11.2026</t>
+  </si>
+  <si>
+    <t>CRIUS CONSULTING SRL
+TASHA ADVERTISING SRL</t>
+  </si>
+  <si>
     <t>MONTAJ CARPATI S.A.</t>
   </si>
   <si>
     <t>Dotarea si echiparea cu utilaje pentru productie, Montaj Carpati SA</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului îl constituie extinderea capacității companiei prin achiziția de utilaje și echipamente performante de ultima generație</t>
   </si>
   <si>
     <t>24.09.2024</t>
   </si>
   <si>
     <t>24.09.2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>1.295.328,58</t>
   </si>
   <si>
     <t>Puchenii Mari</t>
   </si>
   <si>
     <t>HILTI ROMANIA SRL
 KAESER KOMPRESSOREN SRL
 KOBAROKA SRL
 MASCHINENBAU TIMISOARA SRL
 METATOOLS SRL
 Profesional New Consult SRL
 S.C. LEXAD CONT S.R.L.
 SC EOS CORPORATION SRL
 SC SMART PHOTOVOLTAIC SOLUTIONS SRL
 SC TELEGRAMA SRL
 Societatea Rei International Consulting S.R.L.
 TTA UTILAJE INDUSTRIALE SRL</t>
   </si>
   <si>
-    <t>STEL AGRO SERV S.R.L.</t>
-[...90 lines deleted...]
-  <si>
     <t>Euromellis Natura SRL</t>
   </si>
   <si>
     <t>Extinderea societatii EUROMELLIS NATURA S.R.L prin achizitia de echipamente si crearea de noi locuri de munca</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului: Extinderea capacitatii de productie a Euromellis Natura SRL prin achizitia de echipamente</t>
   </si>
   <si>
     <t>03.10.2024</t>
   </si>
   <si>
     <t>03.08.2026</t>
   </si>
   <si>
-    <t>733.633,05</t>
-[...7 lines deleted...]
-  <si>
     <t>Vălenii De Munte</t>
   </si>
   <si>
     <t>KREUZMAYR GMBH</t>
   </si>
   <si>
-    <t>Trustic Design SRL</t>
-[...107 lines deleted...]
-  <si>
     <t>Voipan Sil SRL</t>
   </si>
   <si>
     <t>Dezvoltarea durabila a societatii VOIPAN SIL S.R.L. prin realizarea unei investitii productive</t>
   </si>
   <si>
     <t>Retehnologizarea activităţii de fabricare a pâinii, a prăjiturilor şi a produselor proaspete de patiserie prin dotarea societății cu echipamente tehnologice pentru fiecare flux de producție în parte</t>
-  </si>
-[...7 lines deleted...]
-    <t>612.840,56</t>
   </si>
   <si>
     <t>Câmpina</t>
   </si>
   <si>
     <t>ARTSING SHOP SRL
 ASOCIAȚIA ,,CENTRUL REGIONAL PENTRU OCUPAREA FORȚEI DE MUNCĂ ȘI PROTECȚIE SOCIALĂ’
 BGS TEHNIC SRL
 BUZZ PUBLISHING SRL
 CEMPS S.A.
 ELFESAN PROD SRL
 EURO JOBS S.R.L.
 EXPERT SOFTWARE SOLUTIONS SRL
 ILBAH STUDIO S.R.L.
 INSTITUTUL PENTRU CERCETĂRI ÎN ECONOMIE CIRCULARĂ ȘI MEDIU “ERNEST LUPAN” - IRCEM
 MULTIVAC ROMANIA S.R.L.
 MULTIVAC ROMANIA SRL
 NOVA PAN S.R.L.
 NOVA PAN SRL
 OFFICE SERV S.R.L.
 PAN ADAMI S.R.L.
 PAN ADAMI SRL
 PERFEKTMIX &amp; ADES GmbH
 PROFESIONAL NEW CONSULT S.R.L.
 SISCON INDUSTRIAL PARTNERS S.R.L.
 TECHNO FOOD GROUP S.R.L.</t>
   </si>
   <si>
-    <t>R&amp;R Beth SRL</t>
-[...51 lines deleted...]
-    <t>0,00</t>
+    <t>STEL AGRO SERV S.R.L.</t>
+  </si>
+  <si>
+    <t>Construire si dotare Centru de Agrement “Amphitrite Paulesti”</t>
+  </si>
+  <si>
+    <t>Obiectivul general vizează creșterea competitivității și dezvoltarea societății Stel Agro Serv SRL, prin amenajarea unui complex de bazine, tobogane, spații verzi și alte facilități acvatice oferind oportunități de distracție, relaxare și sănătate pentru vizitatori</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>DUOPART CONSULTING SRL
+TELEGRAMA SRL</t>
+  </si>
+  <si>
+    <t>Vertatel International SRL</t>
+  </si>
+  <si>
+    <t>Diversificarea productiei la S.C. Vertatel International S.R.L., în vederea creșterii competitivității și capacității de a genera locuri de muncă durabile- Construire hala de productie pentru panouri multistrat termoizolante</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului este diversificărea activitatii societatii, intr-o maniera durabila din punct de vedere
+al mediului, în vederea creșterii competitivității și capacității economiilor locale afectate de a genera locuri de muncă durabile, sigure și cu un nivel de salarizare atractiv</t>
+  </si>
+  <si>
+    <t>19.03.2025</t>
+  </si>
+  <si>
+    <t>19.03.2027</t>
+  </si>
+  <si>
+    <t>Brazi</t>
   </si>
   <si>
     <t>Algabeth Com SRL</t>
   </si>
   <si>
     <t>Eficientizarea capacitatii de productie a SC ALGABETH COM SRL si reducerea deseurilor rezultate din procesul de productie prin reutilizare</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului vizează implementarea unui proces eficient și sustenabil de prelucrare a pietrei naturale, care să asigure producția de materiale de înaltă calitate, adaptate nevoilor pieței de construcții și design interior</t>
   </si>
   <si>
     <t>16.10.2024</t>
   </si>
   <si>
     <t>16.10.2026</t>
-  </si>
-[...10 lines deleted...]
-    <t>Brazi</t>
   </si>
   <si>
     <t>BOCRIS SERV SRL
 DUOPART CONSULTING SRL
 FORMACONS SRL
 RDI CONSULTED SRL
 TELEGRAMA SRL</t>
   </si>
   <si>
+    <t>CLASS BETON AGREGATE S.R.L.</t>
+  </si>
+  <si>
+    <t>Construire hotel (spații de cazare și funcțiuni conexe), amenajări exterioare, alei carosabile și pietonale, spații parcare, utilități și branșamente, organizarea execuției lucrărilor</t>
+  </si>
+  <si>
+    <t>Crearea unei noi activitati de servicii oferite de Societatea CLASS BETON AGREGATE SRL</t>
+  </si>
+  <si>
+    <t>12.02.2025</t>
+  </si>
+  <si>
+    <t>12.02.2028</t>
+  </si>
+  <si>
+    <t>Blejoi</t>
+  </si>
+  <si>
+    <t>ALFA CUBE CONSULTING SRL
+MOLEAVIN ARHITECTURA SRL</t>
+  </si>
+  <si>
+    <t>Instaffair Print SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea capacitatii de productie prin integrarea unui flux de productie Industry 4.0 de mobilier eco-smart living cu materiale biodegradabile folosing tehnologii sustenabile - Productive Reformation Of Digital Infrastructure for Growth and Yield PRODIGY</t>
+  </si>
+  <si>
+    <t>Dezvoltarea unui flux de productie Industry 4.0 de produse cu materiale biodegradabile folosing tehnologii sustenabile prin utilizarea de echipamente moderne si eficiente energetic</t>
+  </si>
+  <si>
+    <t>20.12.2024</t>
+  </si>
+  <si>
+    <t>20.12.2026</t>
+  </si>
+  <si>
+    <t>M&amp;TIA PROJECTS SRL</t>
+  </si>
+  <si>
+    <t>ZINOS INVESTMENT S.R.L.</t>
+  </si>
+  <si>
+    <t>Extindere, supraetajare si recompartimentare constructie C1, schimbare de destinatie din constructii industriale in spatii medicale, desfiintare constructii C2, C3, amenajare parcare, imprejmuire, utilitati</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului este creșterea competitivității societății prin construirea la standarde superioare si dotarea cu echipamente de inalta tehnologie a unei cladiri
+sustenabile cu functiunea de centru medical oncologic, care va oferi servicii de medicina inteligentă/personalizată/de prevenție</t>
+  </si>
+  <si>
+    <t>14.05.2025</t>
+  </si>
+  <si>
+    <t>14.05.2027</t>
+  </si>
+  <si>
+    <t>WOMA ECOSERV CONSTRUCT SRL</t>
+  </si>
+  <si>
+    <t>Infiintare structura de cazare Water Village</t>
+  </si>
+  <si>
+    <t>Cresterea competitivitatii economice a zonei si diversificarea economiei locale prin dezvoltarea infrastructurii turistice și promovarea atracțiilor locale pentru a stimula
+turismul in zona</t>
+  </si>
+  <si>
+    <t>22.10.2024</t>
+  </si>
+  <si>
+    <t>22.10.2027</t>
+  </si>
+  <si>
+    <t>Sofipex Business Expert SRL</t>
+  </si>
+  <si>
+    <t>Green Deal- Sofipex Business Expert SRL</t>
+  </si>
+  <si>
+    <t>Creșterea competitivității SC Sofipex Business Expert SRL si dezvoltarea unei noi activitati economice neutre din punct de vedere climatic, prin dotarea cu echipamente specifice pentru productia de pungi de hartie, de inalta performanta si prietenoase cu mediu</t>
+  </si>
+  <si>
+    <t>18.11.2024</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>Ariceștii Rahtivani</t>
+  </si>
+  <si>
+    <t>AUTO GRAF CUSTOM WORKS SRL
+KRONSTADT PAPIER TECHNIK SA
+X-TREME BUSINESS CENTER SRL</t>
+  </si>
+  <si>
     <t>SPECIAL STRUCTURES S.R.L.</t>
   </si>
   <si>
     <t>Construire hala industriala - Confectii metalice, birouri, anexe, platforme depozitare</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului este diversificarea activitatii Special Structures SRL prin infiintarea unei unitati de productie structuri metalice durabila din punct de vedere al mediului</t>
   </si>
   <si>
-    <t>17.10.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>17.10.2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>2.365.067,51</t>
   </si>
   <si>
     <t>Florești</t>
   </si>
   <si>
     <t>ARCHIBO CONSULTING SRL
 Europe Solutions Import Export EOOD
 INCEPTA CONSULTING SRL
 SC PILOT PLUS SRL</t>
   </si>
   <si>
-    <t>Winconcept Design SRL</t>
-[...23 lines deleted...]
-ENESCO SERVICES SRL
+    <t>SPRINT DISTRIB SERVICES SRL</t>
+  </si>
+  <si>
+    <t>Investitii productive la SC. Sprint Distrib Services S.R.L.</t>
+  </si>
+  <si>
+    <t>Diversificarea activitatii SC SPRINT DISTRIB SERVICES SRL, prin dezvoltarea unei unitati de productie de muraturi de legume conservate</t>
+  </si>
+  <si>
+    <t>ALANDIA CONSTRUCT CIV S.R.L.</t>
+  </si>
+  <si>
+    <t>Construire hala productie si echipamente</t>
+  </si>
+  <si>
+    <t>12.03.2025</t>
+  </si>
+  <si>
+    <t>12.03.2027</t>
+  </si>
+  <si>
+    <t>CRIUS CONSULTING SRL
+TASHA ADVERTISING S.R.L.</t>
+  </si>
+  <si>
+    <t>Niclam Serv SRL</t>
+  </si>
+  <si>
+    <t>Investiții în extinderea capacitații societății NICLAM SERV SRL de prestare servicii in domeniul lucrarilor instalațiilor electrice si a montarii de panouri fotovoltaice</t>
+  </si>
+  <si>
+    <t>Extinderea capacității de prestare servicii în construcții oferite de Societatea NICLAM SERV SRL prin dotarea cu un numar de 9 utilaje/echipamente</t>
+  </si>
+  <si>
+    <t>23.04.2025</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>Gura Vitioarei</t>
+  </si>
+  <si>
+    <t>ET SERVICES S.R.L.</t>
+  </si>
+  <si>
+    <t>Dotare cu echipamente hală de producție textile existentă de către ET SERVICES SRL</t>
+  </si>
+  <si>
+    <t>«Extinderea capacității și diversificarea unității existente de producție textile a companiei ET Services SRL prin modernizarea fluxului tehnologic de producție a textilelor și achiziția unor active noi de producție</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>NORTRA MANAGEMENT SRL</t>
+  </si>
+  <si>
+    <t>Dexa Diagnostic SRL</t>
+  </si>
+  <si>
+    <t>Înființarea unei noi unități de imagistică medicală</t>
+  </si>
+  <si>
+    <t>Diversificarea activității Dexa Diagnostic SRL prin înființarea unei unități de imagistică medicală și diversificarea tipurilor de investigații ale societății prin abordarea de noi servicii inovative pentru societate, și anume Investigații mamografie bilaterală 2D, Investigații mamografie cu tomosinteză unilaterală 3D</t>
+  </si>
+  <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>INCEPTA CONSULTING SRL
+SIEMENS HEALTHCARE SRL</t>
+  </si>
+  <si>
+    <t>Salad Industry SRL</t>
+  </si>
+  <si>
+    <t>Construire hala Parter pentru procesare legume si fructe, spatii pentru birouri P+1, desfiintare corp C1 si C2</t>
+  </si>
+  <si>
+    <t>Crearea unei noi unitati de prelucrare si conservare fructe si legume</t>
+  </si>
+  <si>
+    <t>12.05.2025</t>
+  </si>
+  <si>
+    <t>12.05.2027</t>
+  </si>
+  <si>
+    <t>Drăgănești</t>
+  </si>
+  <si>
+    <t>ALFA CLUJ SRL
+Comirand Business Advisory SRL
+DERUISTRANS DN SRL
+DESICOM MEDIA SRL
+LUDIEL FAIN DIZAIN</t>
+  </si>
+  <si>
+    <t>Feruccio Construct SRL</t>
+  </si>
+  <si>
+    <t>Construire FERUCCIO &amp; Spa resort</t>
+  </si>
+  <si>
+    <t>Obiectivul general al FERUCCIO Construct SRL îl reprezintă creșterea atractivității și competitivității firmei, prin construirea și dotarea unui hotel clasificat la categoria de 4 stele în Targsorul Vechi și promovarea acestuia prin metode specifice de marketing pe piața națională și internațională și oferirea de avantaje suplimentare turiștilor</t>
+  </si>
+  <si>
+    <t>14.03.2025</t>
+  </si>
+  <si>
+    <t>14.03.2028</t>
+  </si>
+  <si>
+    <t>ISBASESCU FLORIN GHEORGHE PFA</t>
+  </si>
+  <si>
+    <t>Viorica SRL</t>
+  </si>
+  <si>
+    <t>Construire unitate turistică, regim de înălțime D+P+1+M și Centru SPA cu sală de conferințe și evenimente, regim de înălțime D+P+Supanta și Pod</t>
+  </si>
+  <si>
+    <t>Crearea unei unități turistice de tip hotel de 4 stele</t>
+  </si>
+  <si>
+    <t>Gura Vadului</t>
+  </si>
+  <si>
+    <t>Sebas SSA Logistics SRL</t>
+  </si>
+  <si>
+    <t>Construire unitați pentru activitatea de depozitare, împrejmuire teren, alei, parcare și utilitati</t>
+  </si>
+  <si>
+    <t>Crearea unei noi unități de prestări servicii pentru societatea SEBAS SSA Logistics SRL prin construirea, utilarea și dotarea a 4 hale pentru desfășurarea activității de depozitare tip fullfilment</t>
+  </si>
+  <si>
+    <t>COMO Consulting SRL
+DAVTECH INDUSTRY SRL
+INRO CONSTRUCT SRL
+OPREA R NICOLAE PFA
+REI INTERNATIONAL CONSULTING SRL
+SENARIA MANAGEMENT &amp; ENGINEERING SRL
+TELEGRAMA SRL</t>
+  </si>
+  <si>
+    <t>SC Elmo Prod S.R.L.</t>
+  </si>
+  <si>
+    <t>Construire hotel [spații de cazare și funcțiuni conexe] amenajări exterioare, alei carosabile și pietonale, spații parcare, utilități și branșamente, organizarea execuției lucrărilor</t>
+  </si>
+  <si>
+    <t>Crearea unei noi activitati de servicii oferite de SC ELMO PROD SRL</t>
+  </si>
+  <si>
+    <t>ALFA CUBE CONSULTING SRL</t>
+  </si>
+  <si>
+    <t>Soltehno For SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea activitatii Soltehno For SRL prin achizitia de echipamente</t>
+  </si>
+  <si>
+    <t>Scopul principal al acestui proiect constă în optimizarea serviciilor de prospectare geotehnică prin extinderea infrastructurii curente și implementarea unor tehnologii de vârf</t>
+  </si>
+  <si>
+    <t>TOP RESORTS S.R.L.</t>
+  </si>
+  <si>
+    <t>Extindere, supraetajare, recompartimentări interioare imobil existent, rezultând 
+ dotare turistică 2S+D+P+2E</t>
+  </si>
+  <si>
+    <t>Realizarea de investitii tehnologice prin realizarea unui spatiu potrivit si dotarea acestuia cu echipamente necesare pentru realizarea activitatii de prestare servcii turistice</t>
+  </si>
+  <si>
+    <t>09.05.2025</t>
+  </si>
+  <si>
+    <t>09.05.2028</t>
+  </si>
+  <si>
+    <t>Vitalia K SRL</t>
+  </si>
+  <si>
+    <t>"Dotarea si Echiparea cu Utilaje pentru fabricarea produselor farmaceutice, VITALIA K SRL"</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului îl constituie extinderea capacității companiei precum si diversificarea gamei de produse prin achiziția de utilaje și echipamente performante</t>
+  </si>
+  <si>
+    <t>26.03.2025</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>Bărcănești</t>
+  </si>
+  <si>
+    <t>AD PRESS PUBLICITY SRL</t>
+  </si>
+  <si>
+    <t>GT GROUND ENGINEERING &amp; CONSTRUCTION SERVICES SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltare durabila la nivelul GT Ground Engineering &amp; Construction Services SRL</t>
+  </si>
+  <si>
+    <t>Creșterea competitivitatii si productivității GT Ground Engineering &amp; Construction Services SRL, cu accent pe crearea de locuri de muncă de calitate</t>
+  </si>
+  <si>
+    <t>21.09.2026</t>
+  </si>
+  <si>
+    <t>Măneciu</t>
+  </si>
+  <si>
+    <t>JULIESTARB SRL
+NAICU EUROCONSULT SRL
+SANY POLAND Sp.z.o.o.</t>
+  </si>
+  <si>
+    <t>CRYSTAL DENTAL CLINIC S.R.L.</t>
+  </si>
+  <si>
+    <t>Clinică stomatologică multidisciplinară digitalizată pentru copii și adulți</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului constă în modernizarea și extinderea serviciilor de asistență stomatologică printr-un nou punct de lucru</t>
+  </si>
+  <si>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>REI FINANCE ADVISORS SRL
+REI INTERNATIONAL CONSULTING SRL
+SANDU PRO MEDIA SRL</t>
+  </si>
+  <si>
+    <t>SPITAL AS MEDICA S.R.L.</t>
+  </si>
+  <si>
+    <t>Dezvoltarea activității firmei SPITAL AS MEDICA SRL</t>
+  </si>
+  <si>
+    <t>Extinderea capacității unei unități existente, prin creșterea volumului de servicii aferent domeniului de activitate</t>
+  </si>
+  <si>
+    <t>18.03.2025</t>
+  </si>
+  <si>
+    <t>18.11.2026</t>
+  </si>
+  <si>
+    <t>Bucov</t>
+  </si>
+  <si>
+    <t>Apa Talea SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea activității productive a SC Apa Talea SRL</t>
+  </si>
+  <si>
+    <t>Cresterea competitivitatii si dezvoltarea societatii pe piata industriei alimentare - fabricarii de ape minerale, prin extinderea capacitatii de productie</t>
+  </si>
+  <si>
+    <t>25.03.2025</t>
+  </si>
+  <si>
+    <t>25.03.2026</t>
+  </si>
+  <si>
+    <t>Comarnic</t>
+  </si>
+  <si>
+    <t>ALBREXIM BUSINESS SRL
+ALPHA VIC CONSULTING SRL
+CARMEDIA SERV SRL
+EURODAC CONSULTING
+INATECH PACKAGING SRL
+JUNGHEINRICH ROMÂNIA SRL
 KAESER KOMPRESSOREN SRL
-TASHA ADVERTISING SRL
-[...244 lines deleted...]
-    <t>Înfiintarea unei noi unitati de productie lentile oftalmice și dotarea acesteia cu o linie nouă, automatizată de producție</t>
+LUCADAMI SYSTEMS S.R.L.
+LUCADAMI SYSTEMS SRL</t>
+  </si>
+  <si>
+    <t>Ars Industrial SRL</t>
+  </si>
+  <si>
+    <t>Grean Deal - SC Ars Industrial SRL</t>
+  </si>
+  <si>
+    <t>Realizarea unei investitii initiale in domeniul lucrarilor de construcţii a proiectelor utilitare pentru fluide prin dotarea cu echipamente specifice de inalta performanta</t>
+  </si>
+  <si>
+    <t>13.03.2025</t>
+  </si>
+  <si>
+    <t>13.12.2026</t>
+  </si>
+  <si>
+    <t>CRC MACHINERY LTD
+GW LASER TECHNOLOGY SRL
+SUNPROJEKT SYSTEM SRL
+TRACTO TECHNIK GMBH
+VERNIL MEDIA SRL</t>
+  </si>
+  <si>
+    <t>MAZAROM IMPEX S.R.L.</t>
+  </si>
+  <si>
+    <t>Creșterea competitivității societății Mazarom Impex S.R.L. prin intermediul tehnologiei fabricării aditive</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului consta în creșterea și consolidarea poziției pe piață a societății, prin dotarea cu active corporale de generație noua si utilizarea acestora pentru fabricarea componentelor complexe pentru industria aerospațială</t>
+  </si>
+  <si>
+    <t>16.04.2025</t>
   </si>
   <si>
     <t>16.12.2026</t>
   </si>
   <si>
-    <t>867.664,99</t>
-[...90 lines deleted...]
-    <t>ALFA CUBE CONSULTING SRL</t>
+    <t>Băicoi</t>
+  </si>
+  <si>
+    <t>BRINDUSTRY Group SRL
+EAST SOLAR ELECTRIC SRL
+FARSOON Europe GmbH
+Hexagon Manufacturing Intelligence Romania SRL
+IC-HUNGARY KFT
+RAIS OOD
+Ruxal Innovation SRL
+TELEGRAMA SRL</t>
+  </si>
+  <si>
+    <t>Feruccio Com SRL</t>
+  </si>
+  <si>
+    <t>Construire Hotel &amp; Spa</t>
+  </si>
+  <si>
+    <t>Cresterea competitivitatii economice a zonei si diversificarea economiei locale prin dezvoltarea infrastructurii turistice și promovarea atracțiilor locale pentru a stimula turismul in zona</t>
+  </si>
+  <si>
+    <t>12.05.2028</t>
+  </si>
+  <si>
+    <t>Boldești-Scăeni</t>
+  </si>
+  <si>
+    <t>AD PRESS PUBLICITY SRL
+ARTAROM SRL
+RARES&amp;ROBERT BUSINESS CENTER SRL
+THETA GRAPHIC DESIGN SRL
+TINCAR INTER CONSTRUCT SRL</t>
+  </si>
+  <si>
+    <t>Caress Society SRL</t>
+  </si>
+  <si>
+    <t>Crearea unei unitati de productie in cadrul CARESS SOCIETY SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea activitatii CARESS SOCIETY SRL prin construirea unei fabrici de produse cosmetice din ingrediente ecofriendly</t>
+  </si>
+  <si>
+    <t>15.04.2025</t>
+  </si>
+  <si>
+    <t>15.04.2027</t>
+  </si>
+  <si>
+    <t>Filipeștii De Tîrg</t>
+  </si>
+  <si>
+    <t>AD PRESS PUBLICITY SRL
+SPRINTEN INFOMAR SRL
+UPSCALE SMART CONSULTING SRL
+WARP SERVICES PROVIDERS SRL</t>
+  </si>
+  <si>
+    <t>Elena Modcom S.R.L.</t>
+  </si>
+  <si>
+    <t>Dezvoltarea activității societății Elena Modcom S.R.L.</t>
+  </si>
+  <si>
+    <t>Dezvoltarea economică locală durabilă și crearea de noi locuri de muncă în sectorul textil prin construirea unei hale de producție și achiziționarea de linii tehnologice pentru fabricarea de articole textile</t>
+  </si>
+  <si>
+    <t>ARHICREATIVE DESIGN SRL
+GHERGHE &amp; PARTNERS CONSULTING SRL
+GMP CONSULTING SRL
+SPRINTEN INFOMAR SRL</t>
   </si>
   <si>
     <t>Sfânta Sofia Hospital Med SRL</t>
   </si>
   <si>
     <t>Dezvoltarea activității societății Sfânta Sofia Hospital Med SRL</t>
   </si>
   <si>
     <t>Realizarea investitiei initiale prin diversificarea serviciilor medicale si de diagnostic prestate de catre societate, prin dotarea spitalului cu un echipament de tip RMN</t>
   </si>
   <si>
     <t>10.03.2025</t>
   </si>
   <si>
     <t>10.03.2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>747.588,43</t>
   </si>
   <si>
     <t>Bălțești</t>
   </si>
   <si>
     <t>ADAPT MEDICAL SRL
 ALPHA VIC CONSULTING SRL
 CARMEDIA SERV SRL
 EUROASIA SRL
 EVOLTLOVE SRL
 INATECH PACKAGING SRL
 SIEMENS HEALTHCARE SRL
 STRUCTURAL EUROTRAINING SRL
 VAD IT COMPUTERS SERV SRL</t>
   </si>
   <si>
     <t>Alemi Com SRL</t>
   </si>
   <si>
     <t>Construire clădire birouri și servicii de ambalare personalizată, amenajare acces, alei carosabile și pietonale, împrejmuire teren, branșamente și utilități, organizare de șantier</t>
   </si>
   <si>
     <t>Obiectivul principal este de a asigura o dezvoltare durabila a firmei, bazandu-se pe o competitivitate crescuta si o plusvaloare a activitatii desfasurate</t>
   </si>
   <si>
     <t>10.03.2027</t>
   </si>
   <si>
-    <t>1.037.405,97</t>
-[...7 lines deleted...]
-  <si>
     <t>Filipeștii De Pădure</t>
   </si>
   <si>
     <t>ARHI MAKE PROJECT SRL
 BENHIBE EXTREME PRINT SRL
 SMART CONSULTING&amp;TOOLSET SRL</t>
   </si>
   <si>
+    <t>Stalex PR&amp;Media Events SRL</t>
+  </si>
+  <si>
+    <t>"Construrire Hotel “-8D+P+1E, Imprejmuire si bransament utilitati”, in localitatea Cornu, jud. Prahova</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului il constituie cresterea competitivitatii firmei si crearea de noi locuri de munca, prin consolidarea pozitiei pe piata ca urmare a diversificarii activitatii societatii comerciale in domeniul hotelier</t>
+  </si>
+  <si>
+    <t>09.05.2027</t>
+  </si>
+  <si>
+    <t>Cornu</t>
+  </si>
+  <si>
+    <t>Sprinter Courier Global SRL</t>
+  </si>
+  <si>
+    <t>„Construire hala pentru activitati postale si de curierat, anexe, alei si platforme betonate si organizare de santier”</t>
+  </si>
+  <si>
+    <t>Crearea unei noi activitati de prestari servicii oferite</t>
+  </si>
+  <si>
+    <t>24.03.2025</t>
+  </si>
+  <si>
+    <t>24.03.2027</t>
+  </si>
+  <si>
+    <t>Maristar Com SRL</t>
+  </si>
+  <si>
+    <t>Construire hotel P+3, dotări sportive (teren tenis, mese de tenis, teren pentru tir cu arcul), alei carosabile și pietonale, amenajare parcări, amenajări peisagistice, împrejmuire, utilități, organizare de șantier</t>
+  </si>
+  <si>
+    <t>Crearea unei noi unități de prestare servicii prin construirea si dotarea unui hotel P+3 cu 86 de camere si 180 locuri de cazare</t>
+  </si>
+  <si>
+    <t>11.03.2025</t>
+  </si>
+  <si>
+    <t>11.03.2027</t>
+  </si>
+  <si>
+    <t>REI INTERNATIONAL CONSULTING SRL
+SOF WEAR SRL</t>
+  </si>
+  <si>
+    <t>Tugab Interserv SRL</t>
+  </si>
+  <si>
+    <t>Crearea unui complex turistic – Tugab Interserv SRL</t>
+  </si>
+  <si>
+    <t>Realizarea investitiei initiale prin crearea unei noi unitati de prestare servicii hoteliere – capacitati de cazare si alimentatie publica
+(restaurant/crama)</t>
+  </si>
+  <si>
+    <t>Promotional Sweets SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea activitatii Promotional Sweets SRL</t>
+  </si>
+  <si>
+    <t>Asigurarea unei dezvoltări durabila a firmei, bazandu-se pe o competitivitate crescuta si o plusvaloare a activitatii desfasurate</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>BENHIBE EXTREME PRINT SRL</t>
+  </si>
+  <si>
+    <t>DESTINE INVEST CENTER SRL</t>
+  </si>
+  <si>
+    <t>Green Deal - Destine Invest Center SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea unei investitii initiale in domeniul productiei de aeronave ( drone) prin constructie hala de fabricare (asamblare) aeronave (drone) si dotarea cu echipamente specifice de inalta performanta</t>
+  </si>
+  <si>
+    <t>25.03.2027</t>
+  </si>
+  <si>
+    <t>VERNIL MEDIA SRL</t>
+  </si>
+  <si>
+    <t>UNION GENERAL CONSTRUCT SA</t>
+  </si>
+  <si>
+    <t>Înființare unitate nouă de producție dispozitive medicale</t>
+  </si>
+  <si>
+    <t>Realizarea unei investii initiale prin infiintarea unei noi unitati de productie si achizitionarea de echipamente inovatoare necesare productiei de dispozitive medicale</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>MYRMIDON TECHNOSYSTEMS S.A.</t>
+  </si>
+  <si>
+    <t>Crearea unei unitati noi de productie tubulatura pentru ventilatie (construire hala de productie si depozitare, imprejmuire, teren si utilitati)</t>
+  </si>
+  <si>
+    <t>Înfiintarea unei noi unitati de productie tubulatură pentru ventilație (construire hală producție și depozitare), împrejmuire teren și utilități prin construirea infrastructurii necesare operaționalizării activității de producție</t>
+  </si>
+  <si>
+    <t>18.03.2027</t>
+  </si>
+  <si>
+    <t>GRANT OX CONSULTING SRL
+SEVEN SIGNS DESIGN STUDIO SRL</t>
+  </si>
+  <si>
+    <t>Step Up Construct SRL</t>
+  </si>
+  <si>
+    <t>Investitii in sisteme si tehnologii sustenabile pentru productia de Mobilier Urban Inteligent in cadrul firmei Step UP - Sustainable Utilization of Systems and Technology for Smart Urban Furniture (SUST4SUF)</t>
+  </si>
+  <si>
+    <t>Achizitia de software si echipamente automatizate si eficiente energetic pentru procesul de productie de mobilier urban inteligent, cu facilitati de operare pentru persoane cu handicap si defavorizate</t>
+  </si>
+  <si>
+    <t>13.05.2025</t>
+  </si>
+  <si>
+    <t>13.05.2027</t>
+  </si>
+  <si>
+    <t>Consulting Business Alliance SRL</t>
+  </si>
+  <si>
+    <t>C4PRO ENGINEERING SRL</t>
+  </si>
+  <si>
+    <t>”Dezvoltarea si retehnologizarea C4 Pro Engineering SRL”</t>
+  </si>
+  <si>
+    <t>Extinderea capacitatii de productie si dezvoltarea activitatii societatii prin achizitia unor utilaje moderne pentru producţia de caroserii pentru autovehicule; fabricarea de remorci şi semiremorci</t>
+  </si>
+  <si>
+    <t>16.12.2024</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>Bușteni</t>
+  </si>
+  <si>
+    <t>DORIS INOVATIV SRL
+ERMAK MACHINERY EOOD
+MONTAN EXPERT SRL
+N&amp;N RELACHE SRL
+SERISAN D&amp;D SRL
+UE ONE PROD EOOD</t>
+  </si>
+  <si>
+    <t>ROM HONEY GROUP S.R.L.</t>
+  </si>
+  <si>
+    <t>„Dulcele mierii – Sănătate și plăcere. Producție dulciuri cu miere macarons, Lemon blondie și japanese cake” – Achiziție utilaje</t>
+  </si>
+  <si>
+    <t>Investiții în active corporale de natura mijloacelor fixe, in domeniul de activitate vizat de investitie fabricarea produselor din cacao, a ciocolatei şi a produselor zaharoase</t>
+  </si>
+  <si>
+    <t>12.02.2027</t>
+  </si>
+  <si>
+    <t>AGILO CONSULTING SRL</t>
+  </si>
+  <si>
+    <t>ETANȘĂRI GRAFEX SRL</t>
+  </si>
+  <si>
+    <t>Dezvoltarea capacitatii de productie a SC Etansari GRAFEX SRL prin asimilarea in fabricatie a elementelor care formeaza amenajarile interioare ale aparatelor de tip coloana cu talere</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului este imbunatatirea competitivitatii economice a companiei prin diversificarea producției</t>
+  </si>
+  <si>
+    <t>VERTICAL DESIGN SRL</t>
+  </si>
+  <si>
+    <t>Realizarea de investiții pentru dezvoltarea societății SC VERTICAL DESIGN SRL în scopul sprijinirii creșterii durabile și crearea de noi locuri de muncă</t>
+  </si>
+  <si>
+    <t>Achiziționarea de echipamente performante în vederea diversificării producției prin produse care nu au fost fabricate anterior în unitate</t>
+  </si>
+  <si>
+    <t>Data Pro Consult SRL</t>
+  </si>
+  <si>
+    <t>OPOGETE IMPEX S.R.L.</t>
+  </si>
+  <si>
+    <t>Crearea unei pensiuni turistice - OPOGETE IMPEX SRL</t>
+  </si>
+  <si>
+    <t>Înființarea unei noi unități de cazare și prin dotarea acesteia cu echipamente HORECA de ultima generație</t>
+  </si>
+  <si>
+    <t>13.03.2027</t>
+  </si>
+  <si>
     <t>AVEURO INTERNAŢIONAL SRL</t>
   </si>
   <si>
     <t>Dezvoltarea activității productive a societății Aveuro International SRL</t>
   </si>
   <si>
     <t>Realizarea investiției inițiale prin crearea unei noi unități/hala de producție a microbuzelor electrice</t>
-  </si>
-[...7 lines deleted...]
-    <t>77.330,47</t>
   </si>
   <si>
     <t>ALPHA VIC CONSULTING SRL
 CARMEDIA SERV SRL
 MODERN CITY DEVELOPMENT</t>
   </si>
   <si>
-    <t>Maristar Com SRL</t>
-[...630 lines deleted...]
-WARP SERVICES PROVIDERS SRL</t>
+    <t>URBAN AGRO BUSINESS SRL</t>
+  </si>
+  <si>
+    <t>Realizarea de investiții pentru dezvoltarea societății SC Urban Agro Business SRL în scopul sprijinirii creșterii durabile și crearea de noi locuri de muncă</t>
+  </si>
+  <si>
+    <t>Realizarea unei unități de cazare de tip hotel cu o capacitate de cazare de 60 camere, cu facilități integrate de agrement, centru SPA.</t>
+  </si>
+  <si>
+    <t>TRIQ VISION DISTRIBUTION SRL</t>
+  </si>
+  <si>
+    <t>Realizarea unei investiții inițiale în cadrul Triq Vision Distribution SRL</t>
+  </si>
+  <si>
+    <t>Înfiintarea unei noi unitati de productie lentile oftalmice și dotarea acesteia cu o linie nouă, automatizată de producție</t>
+  </si>
+  <si>
+    <t>Albești-Paleologu</t>
+  </si>
+  <si>
+    <t>GRANT BOX CONSULTING SRL</t>
   </si>
   <si>
     <t>PREMIER MEAT DISTRIBUTION SRL</t>
   </si>
   <si>
     <t>Construire hală procesare</t>
   </si>
   <si>
     <t>Realizarea unei investiții inițiale prin crearea unei unități noi cu o capacitate de fabricare produse din carne de 1.880 tone/an</t>
   </si>
   <si>
-    <t>11.086.426,33</t>
-[...328 lines deleted...]
-    <t>228.913,31</t>
+    <t>4 Dent Evolution Mava SRL</t>
+  </si>
+  <si>
+    <t>Creștere durabilă a 4 DENT EVOLUTION MAVA SRL prin diversificarea serviciilor stomatologice și implementarea soluțiilor pentru eficiență energetică</t>
+  </si>
+  <si>
+    <t>Obiectivul general al proiectului este creșterea competitivității și a capacității de inovare a clinicii 4 DENT EVOLUTION MAVA SRL prin dezvoltarea unui punct de lucru modern în municipiul Ploiești, specializat în furnizarea de servicii stomatologice si de medicină generală pediatrică integrate</t>
+  </si>
+  <si>
+    <t>17.04.2027</t>
+  </si>
+  <si>
+    <t>Compass Arhitectură&amp;Design SRL</t>
+  </si>
+  <si>
+    <t>Construire vilă cu 3 unități de cazare pentru vacanțe și perioade de scurtă durată, amenajare spații de parcare, sistematizare, amenajare și împrejmuire teren, organizare șantier, branșamente utilități</t>
+  </si>
+  <si>
+    <t>Dezvoltarea activității societății prin construcția și dotarea unei unități de cazare pentru vacanțe și perioade de scurtă durată</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -2256,53 +1644,60 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="10" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2572,4856 +1967,4981 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T79"/>
+  <dimension ref="A1:T82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" customWidth="true" style="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="20" customWidth="true" style="1"/>
+    <col min="1" max="1" width="15" customWidth="true" style="2"/>
+    <col min="2" max="2" width="30" customWidth="true" style="2"/>
+    <col min="3" max="3" width="20" customWidth="true" style="2"/>
+    <col min="4" max="4" width="50" customWidth="true" style="2"/>
+    <col min="5" max="5" width="50" customWidth="true" style="2"/>
+    <col min="6" max="6" width="80" customWidth="true" style="2"/>
+    <col min="7" max="7" width="20" customWidth="true" style="2"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
-    <col min="10" max="10" width="30" customWidth="true" style="1"/>
+    <col min="10" max="10" width="30" customWidth="true" style="2"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
-    <col min="12" max="12" width="80" customWidth="true" style="1"/>
-    <col min="13" max="13" width="30" customWidth="true" style="1"/>
+    <col min="12" max="12" width="80" customWidth="true" style="2"/>
+    <col min="13" max="13" width="30" customWidth="true" style="2"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="20" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
-    <col min="17" max="17" width="15" customWidth="true" style="1"/>
+    <col min="17" max="17" width="15" customWidth="true" style="2"/>
     <col min="18" max="18" width="15" customWidth="true" style="0"/>
-    <col min="19" max="19" width="80" customWidth="true" style="1"/>
-    <col min="20" max="20" width="40" customWidth="true" style="1"/>
+    <col min="19" max="19" width="80" customWidth="true" style="2"/>
+    <col min="20" max="20" width="40" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="I1" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="J1" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="3" t="s">
+      <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="3" t="s">
+      <c r="N1" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="3" t="s">
+      <c r="O1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="3" t="s">
+      <c r="P1" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="Q1" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="3" t="s">
+      <c r="R1" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="S1" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="T1" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
-      <c r="A2" s="1">
-[...8 lines deleted...]
-      <c r="D2" s="1" t="s">
+      <c r="A2" s="2">
+        <v>317062</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="F2" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="G2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
-      <c r="I2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I2" s="1">
+        <v>4766677.211882</v>
+      </c>
+      <c r="J2" s="3">
+        <v>3580271.433453</v>
       </c>
       <c r="K2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="L2" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M2" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N2" s="1">
+        <v>376127.091289</v>
+      </c>
+      <c r="O2" t="s">
+        <v>29</v>
+      </c>
+      <c r="P2" t="s">
         <v>30</v>
       </c>
-      <c r="M2" s="1" t="s">
+      <c r="Q2" s="2">
+        <v>44.938288</v>
+      </c>
+      <c r="R2">
+        <v>26.027118</v>
+      </c>
+      <c r="S2" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="N2" t="s">
+      <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="O2" t="s">
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" s="2">
+        <v>318544</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="P2" t="s">
+      <c r="E3" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="Q2" s="1">
+      <c r="F3" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="H3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I3" s="1">
+        <v>2718904.934277</v>
+      </c>
+      <c r="J3" s="3">
+        <v>2050391.904169</v>
+      </c>
+      <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M3" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N3" s="1">
+        <v>941459.832375</v>
+      </c>
+      <c r="O3" t="s">
+        <v>29</v>
+      </c>
+      <c r="P3" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q3" s="2">
         <v>44.939019</v>
       </c>
-      <c r="R2">
+      <c r="R3">
         <v>26.039556</v>
       </c>
-      <c r="S2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="T2" s="1" t="s">
+      <c r="S3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T3" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="2">
+        <v>318641</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H4" t="s">
+        <v>43</v>
+      </c>
+      <c r="I4" s="1">
+        <v>7586786.921655</v>
+      </c>
+      <c r="J4" s="3">
+        <v>4429730.68095</v>
+      </c>
+      <c r="K4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N4" s="1">
+        <v>130913.844113</v>
+      </c>
+      <c r="O4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P4" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>45.347959</v>
+      </c>
+      <c r="R4">
+        <v>25.541794</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="2">
+        <v>318601</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I5" s="1">
+        <v>1374414.841018</v>
+      </c>
+      <c r="J5" s="3">
+        <v>874435.422278</v>
+      </c>
+      <c r="K5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M5" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N5" s="1">
+        <v>872219.656711</v>
+      </c>
+      <c r="O5" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>44.913336</v>
+      </c>
+      <c r="R5">
+        <v>25.989058</v>
+      </c>
+      <c r="S5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T5" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="2">
+        <v>318661</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" t="s">
+        <v>56</v>
+      </c>
+      <c r="I6" s="1">
+        <v>7854342.364433</v>
+      </c>
+      <c r="J6" s="3">
+        <v>4972973.027294</v>
+      </c>
+      <c r="K6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N6" s="1">
+        <v>811116.400691</v>
+      </c>
+      <c r="O6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q6" s="2">
+        <v>45.008528</v>
+      </c>
+      <c r="R6">
+        <v>26.429893</v>
+      </c>
+      <c r="S6" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="2">
+        <v>320071</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="H7" t="s">
+        <v>62</v>
+      </c>
+      <c r="I7" s="1">
+        <v>2868706.516059</v>
+      </c>
+      <c r="J7" s="3">
+        <v>1747245.771194</v>
+      </c>
+      <c r="K7" t="s">
+        <v>27</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N7" s="1"/>
+      <c r="O7" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>45.4425</v>
+      </c>
+      <c r="R7">
+        <v>25.578892</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="2">
+        <v>322512</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="H8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" s="1">
+        <v>5950676.052177</v>
+      </c>
+      <c r="J8" s="3">
+        <v>3779848.9227</v>
+      </c>
+      <c r="K8" t="s">
+        <v>27</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M8" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N8" s="1"/>
+      <c r="O8" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>45.0436</v>
+      </c>
+      <c r="R8">
+        <v>25.7522</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="2">
+        <v>325268</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="H9" t="s">
+        <v>74</v>
+      </c>
+      <c r="I9" s="1">
+        <v>301810.270531</v>
+      </c>
+      <c r="J9" s="3">
+        <v>228913.309483</v>
+      </c>
+      <c r="K9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M9" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N9" s="1"/>
+      <c r="O9" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>44.936664</v>
+      </c>
+      <c r="R9">
+        <v>26.012862</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="2">
+        <v>318396</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="H10" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="1">
+        <v>4439235.152953</v>
+      </c>
+      <c r="J10" s="3">
+        <v>2796013.016039</v>
+      </c>
+      <c r="K10" t="s">
+        <v>27</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N10" s="1">
+        <v>90792.342324</v>
+      </c>
+      <c r="O10" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q10" s="2">
+        <v>44.861102</v>
+      </c>
+      <c r="R10">
+        <v>25.814644</v>
+      </c>
+      <c r="S10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T10" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="2">
+        <v>318923</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H11" t="s">
+        <v>83</v>
+      </c>
+      <c r="I11" s="1">
+        <v>8688578.238936</v>
+      </c>
+      <c r="J11" s="3">
+        <v>6513780.723158</v>
+      </c>
+      <c r="K11" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M11" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N11" s="1">
+        <v>5603912.742694</v>
+      </c>
+      <c r="O11" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q11" s="2">
+        <v>44.985196</v>
+      </c>
+      <c r="R11">
+        <v>25.980517</v>
+      </c>
+      <c r="S11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T11" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="2">
+        <v>318882</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="H12" t="s">
+        <v>90</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1912476.930498</v>
+      </c>
+      <c r="J12" s="3">
+        <v>1222828.052016</v>
+      </c>
+      <c r="K12" t="s">
+        <v>27</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M12" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N12" s="1">
+        <v>86137.19098</v>
+      </c>
+      <c r="O12" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>44.861102</v>
+      </c>
+      <c r="R12">
+        <v>25.814644</v>
+      </c>
+      <c r="S12" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T12" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="2">
+        <v>318672</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I13" s="1">
+        <v>2516284.29473</v>
+      </c>
+      <c r="J13" s="3">
+        <v>1537050.233147</v>
+      </c>
+      <c r="K13" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N13" s="1">
+        <v>271177.459099</v>
+      </c>
+      <c r="O13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>45.357823</v>
+      </c>
+      <c r="R13">
+        <v>25.554569</v>
+      </c>
+      <c r="S13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T13" s="2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="2">
+        <v>325148</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
+        <v>101</v>
+      </c>
+      <c r="I14" s="1">
+        <v>4604568.529163</v>
+      </c>
+      <c r="J14" s="3">
+        <v>2925229.860916</v>
+      </c>
+      <c r="K14" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M14" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2685410.921735</v>
+      </c>
+      <c r="O14" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>44.800685</v>
+      </c>
+      <c r="R14">
+        <v>26.26789</v>
+      </c>
+      <c r="S14" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="2">
+        <v>352736</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="H15" t="s">
+        <v>108</v>
+      </c>
+      <c r="I15" s="1">
+        <v>270989.828023</v>
+      </c>
+      <c r="J15" s="3">
+        <v>240162.568811</v>
+      </c>
+      <c r="K15" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M15" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="N15" s="1"/>
+      <c r="O15" t="s">
+        <v>29</v>
+      </c>
+      <c r="P15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>44.930713</v>
+      </c>
+      <c r="R15">
+        <v>26.026691</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="2">
+        <v>351794</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="H16" t="s">
+        <v>113</v>
+      </c>
+      <c r="I16" s="1">
+        <v>565723.26114</v>
+      </c>
+      <c r="J16" s="3">
+        <v>299450.225017</v>
+      </c>
+      <c r="K16" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M16" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="N16" s="1"/>
+      <c r="O16" t="s">
+        <v>29</v>
+      </c>
+      <c r="P16" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>44.920685</v>
+      </c>
+      <c r="R16">
+        <v>25.934918</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" s="2">
+        <v>318877</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H17" t="s">
+        <v>118</v>
+      </c>
+      <c r="I17" s="1">
+        <v>22311527.183744</v>
+      </c>
+      <c r="J17" s="3">
+        <v>7999788.648149</v>
+      </c>
+      <c r="K17" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M17" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N17" s="1">
+        <v>117950.514531</v>
+      </c>
+      <c r="O17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P17" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>45.028322</v>
+      </c>
+      <c r="R17">
+        <v>26.334189</v>
+      </c>
+      <c r="S17" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T17" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="2">
+        <v>319100</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="H18" t="s">
+        <v>125</v>
+      </c>
+      <c r="I18" s="1">
+        <v>15526079.225791</v>
+      </c>
+      <c r="J18" s="3">
+        <v>7995497.849419</v>
+      </c>
+      <c r="K18" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M18" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N18" s="1"/>
+      <c r="O18" t="s">
+        <v>29</v>
+      </c>
+      <c r="P18" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q18" s="2">
+        <v>45.007436</v>
+      </c>
+      <c r="R18">
+        <v>26.423928</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="2">
+        <v>319312</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="H19" t="s">
+        <v>130</v>
+      </c>
+      <c r="I19" s="1">
+        <v>868162.728625</v>
+      </c>
+      <c r="J19" s="3">
+        <v>531659.583149</v>
+      </c>
+      <c r="K19" t="s">
+        <v>27</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M19" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N19" s="1">
+        <v>313602.403827</v>
+      </c>
+      <c r="O19" t="s">
+        <v>29</v>
+      </c>
+      <c r="P19" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q19" s="2">
+        <v>45.350786</v>
+      </c>
+      <c r="R19">
+        <v>25.544071</v>
+      </c>
+      <c r="S19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T19" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="2">
+        <v>318838</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="H20" t="s">
+        <v>136</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1458159.723841</v>
+      </c>
+      <c r="J20" s="3">
+        <v>1103654.928247</v>
+      </c>
+      <c r="K20" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M20" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N20" s="1">
+        <v>447733.084777</v>
+      </c>
+      <c r="O20" t="s">
+        <v>29</v>
+      </c>
+      <c r="P20" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q20" s="2">
+        <v>44.998008</v>
+      </c>
+      <c r="R20">
+        <v>25.971633</v>
+      </c>
+      <c r="S20" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T20" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="2">
+        <v>319303</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="H21" t="s">
+        <v>142</v>
+      </c>
+      <c r="I21" s="1">
+        <v>427592.874945</v>
+      </c>
+      <c r="J21" s="3">
+        <v>271233.882703</v>
+      </c>
+      <c r="K21" t="s">
+        <v>27</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M21" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N21" s="1">
+        <v>263206.978333</v>
+      </c>
+      <c r="O21" t="s">
+        <v>29</v>
+      </c>
+      <c r="P21" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q21" s="2">
+        <v>45.001459</v>
+      </c>
+      <c r="R21">
+        <v>25.961692</v>
+      </c>
+      <c r="S21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T21" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" s="2">
+        <v>319457</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="H22" t="s">
+        <v>147</v>
+      </c>
+      <c r="I22" s="1">
+        <v>7937296.737951</v>
+      </c>
+      <c r="J22" s="3">
+        <v>4731925.473329</v>
+      </c>
+      <c r="K22" t="s">
+        <v>27</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M22" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N22" s="1">
+        <v>82110.373035</v>
+      </c>
+      <c r="O22" t="s">
+        <v>29</v>
+      </c>
+      <c r="P22" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q22" s="2">
+        <v>45.302112</v>
+      </c>
+      <c r="R22">
+        <v>25.710312</v>
+      </c>
+      <c r="S22" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T22" s="2" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="2">
+        <v>318680</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="H23" t="s">
+        <v>154</v>
+      </c>
+      <c r="I23" s="1">
+        <v>405057.233589</v>
+      </c>
+      <c r="J23" s="3">
+        <v>254751.384813</v>
+      </c>
+      <c r="K23" t="s">
+        <v>27</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M23" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N23" s="1">
+        <v>248422.753949</v>
+      </c>
+      <c r="O23" t="s">
+        <v>29</v>
+      </c>
+      <c r="P23" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q23" s="2">
+        <v>44.942035</v>
+      </c>
+      <c r="R23">
+        <v>26.018714</v>
+      </c>
+      <c r="S23" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T23" s="2" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="2">
+        <v>319970</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="G24" s="2" t="s">
         <v>36</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="L3" s="1" t="s">
+      <c r="H24" t="s">
+        <v>159</v>
+      </c>
+      <c r="I24" s="1">
+        <v>972778.671062</v>
+      </c>
+      <c r="J24" s="3">
+        <v>624517.214696</v>
+      </c>
+      <c r="K24" t="s">
+        <v>27</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M24" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N24" s="1">
+        <v>51553.643928</v>
+      </c>
+      <c r="O24" t="s">
+        <v>29</v>
+      </c>
+      <c r="P24" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="1" t="s">
+      <c r="Q24" s="2">
+        <v>44.92118</v>
+      </c>
+      <c r="R24">
+        <v>26.038325</v>
+      </c>
+      <c r="S24" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="N3" t="s">
-[...58 lines deleted...]
-      <c r="M4" s="1" t="s">
+      <c r="T24" s="2" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="2">
+        <v>319632</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="H25" t="s">
+        <v>165</v>
+      </c>
+      <c r="I25" s="1">
+        <v>884785.800137</v>
+      </c>
+      <c r="J25" s="3">
+        <v>565642.816658</v>
+      </c>
+      <c r="K25" t="s">
+        <v>27</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M25" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N25" s="1">
+        <v>535958.403344</v>
+      </c>
+      <c r="O25" t="s">
+        <v>29</v>
+      </c>
+      <c r="P25" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q25" s="2">
+        <v>45.001991</v>
+      </c>
+      <c r="R25">
+        <v>26.440231</v>
+      </c>
+      <c r="S25" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="N4" t="s">
-[...17 lines deleted...]
-      <c r="T4" s="1" t="s">
+      <c r="T25" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="2">
+        <v>320097</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="H26" t="s">
+        <v>171</v>
+      </c>
+      <c r="I26" s="1">
+        <v>5210767.652852</v>
+      </c>
+      <c r="J26" s="3">
+        <v>3128147.29067</v>
+      </c>
+      <c r="K26" t="s">
+        <v>27</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M26" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N26" s="1">
+        <v>94062.788921</v>
+      </c>
+      <c r="O26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P26" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q26" s="2">
+        <v>45.003382</v>
+      </c>
+      <c r="R26">
+        <v>26.450936</v>
+      </c>
+      <c r="S26" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T26" s="2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="2">
+        <v>320334</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="H27" t="s">
+        <v>177</v>
+      </c>
+      <c r="I27" s="1">
+        <v>2342391.488122</v>
+      </c>
+      <c r="J27" s="3">
+        <v>1472954.912168</v>
+      </c>
+      <c r="K27" t="s">
+        <v>27</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M27" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1295328.584636</v>
+      </c>
+      <c r="O27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P27" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q27" s="2">
+        <v>44.824013</v>
+      </c>
+      <c r="R27">
+        <v>26.081942</v>
+      </c>
+      <c r="S27" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T27" s="2" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="2">
+        <v>320415</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="H28" t="s">
+        <v>184</v>
+      </c>
+      <c r="I28" s="1">
+        <v>733633.052619</v>
+      </c>
+      <c r="J28" s="3">
+        <v>463445.039595</v>
+      </c>
+      <c r="K28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M28" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N28" s="1">
+        <v>65476.239096</v>
+      </c>
+      <c r="O28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P28" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q28" s="2">
+        <v>45.200459</v>
+      </c>
+      <c r="R28">
+        <v>26.022331</v>
+      </c>
+      <c r="S28" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T28" s="2" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="2">
+        <v>319866</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G29" s="2" t="s">
         <v>55</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D5" s="1" t="s">
+      <c r="H29" t="s">
         <v>56</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="I29" s="1">
+        <v>5904100.279375</v>
+      </c>
+      <c r="J29" s="3">
+        <v>3617888.485348</v>
+      </c>
+      <c r="K29" t="s">
+        <v>27</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M29" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N29" s="1">
+        <v>612840.561563</v>
+      </c>
+      <c r="O29" t="s">
+        <v>29</v>
+      </c>
+      <c r="P29" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q29" s="2">
+        <v>45.127588</v>
+      </c>
+      <c r="R29">
+        <v>25.745513</v>
+      </c>
+      <c r="S29" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T29" s="2" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="2">
+        <v>320838</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="H30" t="s">
+        <v>195</v>
+      </c>
+      <c r="I30" s="1">
+        <v>12543434.558025</v>
+      </c>
+      <c r="J30" s="3">
+        <v>7397970.685774</v>
+      </c>
+      <c r="K30" t="s">
+        <v>27</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M30" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1020767.932227</v>
+      </c>
+      <c r="O30" t="s">
+        <v>29</v>
+      </c>
+      <c r="P30" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q30" s="2">
+        <v>45.001459</v>
+      </c>
+      <c r="R30">
+        <v>25.961692</v>
+      </c>
+      <c r="S30" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T30" s="2" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" s="2">
+        <v>320608</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="H31" t="s">
+        <v>201</v>
+      </c>
+      <c r="I31" s="1">
+        <v>17495889.321462</v>
+      </c>
+      <c r="J31" s="3">
+        <v>7955128.084174</v>
+      </c>
+      <c r="K31" t="s">
+        <v>27</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M31" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N31" s="1"/>
+      <c r="O31" t="s">
+        <v>29</v>
+      </c>
+      <c r="P31" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q31" s="2">
+        <v>44.873558</v>
+      </c>
+      <c r="R31">
+        <v>25.980841</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" s="2">
+        <v>321034</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="H32" t="s">
+        <v>207</v>
+      </c>
+      <c r="I32" s="1">
+        <v>6983051.286329</v>
+      </c>
+      <c r="J32" s="3">
+        <v>4403504.69108</v>
+      </c>
+      <c r="K32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M32" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N32" s="1">
+        <v>3023321.081722</v>
+      </c>
+      <c r="O32" t="s">
+        <v>29</v>
+      </c>
+      <c r="P32" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q32" s="2">
+        <v>44.8744</v>
+      </c>
+      <c r="R32">
+        <v>25.982544</v>
+      </c>
+      <c r="S32" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T32" s="2" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20">
+      <c r="A33" s="2">
+        <v>320494</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H33" t="s">
+        <v>213</v>
+      </c>
+      <c r="I33" s="1">
+        <v>13017834.176147</v>
+      </c>
+      <c r="J33" s="3">
+        <v>7999901.728504</v>
+      </c>
+      <c r="K33" t="s">
+        <v>27</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M33" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N33" s="1">
+        <v>76037.102545</v>
+      </c>
+      <c r="O33" t="s">
+        <v>29</v>
+      </c>
+      <c r="P33" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q33" s="2">
+        <v>44.974913</v>
+      </c>
+      <c r="R33">
+        <v>26.024569</v>
+      </c>
+      <c r="S33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T33" s="2" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34" s="2">
+        <v>320481</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="H34" t="s">
+        <v>220</v>
+      </c>
+      <c r="I34" s="1">
+        <v>3006657.245649</v>
+      </c>
+      <c r="J34" s="3">
+        <v>1919469.692889</v>
+      </c>
+      <c r="K34" t="s">
+        <v>27</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M34" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N34" s="1">
+        <v>956691.122322</v>
+      </c>
+      <c r="O34" t="s">
+        <v>29</v>
+      </c>
+      <c r="P34" t="s">
         <v>57</v>
       </c>
-      <c r="F5" s="1" t="s">
-[...82 lines deleted...]
-      <c r="M6" s="1" t="s">
+      <c r="Q34" s="2">
+        <v>45.007436</v>
+      </c>
+      <c r="R34">
+        <v>26.423928</v>
+      </c>
+      <c r="S34" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="N6" t="s">
-[...58 lines deleted...]
-      <c r="M7" s="1" t="s">
+      <c r="T34" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20">
+      <c r="A35" s="2">
+        <v>318983</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="H35" t="s">
+        <v>226</v>
+      </c>
+      <c r="I35" s="1">
+        <v>6638546.482695</v>
+      </c>
+      <c r="J35" s="3">
+        <v>4980001.09137</v>
+      </c>
+      <c r="K35" t="s">
+        <v>27</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M35" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N35" s="1"/>
+      <c r="O35" t="s">
+        <v>29</v>
+      </c>
+      <c r="P35" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q35" s="2">
+        <v>45.133073</v>
+      </c>
+      <c r="R35">
+        <v>25.745602</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20">
+      <c r="A36" s="2">
+        <v>318962</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="H36" t="s">
+        <v>231</v>
+      </c>
+      <c r="I36" s="1">
+        <v>6896462.507537</v>
+      </c>
+      <c r="J36" s="3">
+        <v>4223240.089239</v>
+      </c>
+      <c r="K36" t="s">
+        <v>27</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M36" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N36" s="1">
+        <v>80398.480524</v>
+      </c>
+      <c r="O36" t="s">
+        <v>29</v>
+      </c>
+      <c r="P36" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q36" s="2">
+        <v>44.877273</v>
+      </c>
+      <c r="R36">
+        <v>25.919598</v>
+      </c>
+      <c r="S36" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="N7" t="s">
-[...120 lines deleted...]
-      <c r="M9" s="1" t="s">
+    </row>
+    <row r="37" spans="1:20">
+      <c r="A37" s="2">
+        <v>321022</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="H37" t="s">
+        <v>236</v>
+      </c>
+      <c r="I37" s="1">
+        <v>1281531.993408</v>
+      </c>
+      <c r="J37" s="3">
+        <v>967170.177272</v>
+      </c>
+      <c r="K37" t="s">
+        <v>27</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M37" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N37" s="1">
+        <v>868886.449331</v>
+      </c>
+      <c r="O37" t="s">
+        <v>29</v>
+      </c>
+      <c r="P37" t="s">
+        <v>237</v>
+      </c>
+      <c r="Q37" s="2">
+        <v>44.917473</v>
+      </c>
+      <c r="R37">
+        <v>25.871407</v>
+      </c>
+      <c r="S37" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="N9" t="s">
-[...439 lines deleted...]
-      <c r="P16" t="s">
+      <c r="T37" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20">
+      <c r="A38" s="2">
+        <v>321729</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="G38" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="Q16" s="1">
-[...539 lines deleted...]
-      <c r="N25" t="s">
+      <c r="H38" t="s">
         <v>242</v>
       </c>
-      <c r="O25" t="s">
-[...2 lines deleted...]
-      <c r="P25" t="s">
+      <c r="I38" s="1">
+        <v>11251972.012301</v>
+      </c>
+      <c r="J38" s="3">
+        <v>6435710.957913</v>
+      </c>
+      <c r="K38" t="s">
+        <v>27</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M38" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N38" s="1">
+        <v>2365067.51216</v>
+      </c>
+      <c r="O38" t="s">
+        <v>29</v>
+      </c>
+      <c r="P38" t="s">
         <v>243</v>
       </c>
-      <c r="Q25" s="1">
-[...787 lines deleted...]
-      <c r="Q38" s="1">
+      <c r="Q38" s="2">
         <v>45.02648</v>
       </c>
       <c r="R38">
         <v>25.796886</v>
       </c>
-      <c r="S38" s="1" t="s">
-[...3 lines deleted...]
-        <v>360</v>
+      <c r="S38" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T38" s="2" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="39" spans="1:20">
-      <c r="A39" s="1">
-[...18 lines deleted...]
-        <v>364</v>
+      <c r="A39" s="2">
+        <v>321728</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>200</v>
       </c>
       <c r="H39" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>195</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1138682.739076</v>
+      </c>
+      <c r="J39" s="3">
+        <v>729414.573703</v>
       </c>
       <c r="K39" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="M39" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M39" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N39" s="1">
+        <v>25324.597017</v>
+      </c>
+      <c r="O39" t="s">
+        <v>29</v>
+      </c>
+      <c r="P39" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q39" s="2">
+        <v>44.843682</v>
+      </c>
+      <c r="R39">
+        <v>26.042157</v>
+      </c>
+      <c r="S39" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="N39" t="s">
-[...19 lines deleted...]
-      </c>
     </row>
     <row r="40" spans="1:20">
-      <c r="A40" s="1">
+      <c r="A40" s="2">
         <v>320898</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...15 lines deleted...]
-        <v>372</v>
+      <c r="B40" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>250</v>
       </c>
       <c r="H40" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>251</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1044642.997548</v>
+      </c>
+      <c r="J40" s="3">
+        <v>672061.126744</v>
       </c>
       <c r="K40" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>376</v>
+        <v>27</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M40" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N40" s="1">
+        <v>74059.096756</v>
       </c>
       <c r="O40" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="P40" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="Q40" s="1">
+        <v>57</v>
+      </c>
+      <c r="Q40" s="2">
         <v>44.998164</v>
       </c>
       <c r="R40">
         <v>26.441765</v>
       </c>
-      <c r="S40" s="1" t="s">
-[...3 lines deleted...]
-        <v>377</v>
+      <c r="S40" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T40" s="2" t="s">
+        <v>252</v>
       </c>
     </row>
     <row r="41" spans="1:20">
-      <c r="A41" s="1">
-[...18 lines deleted...]
-        <v>372</v>
+      <c r="A41" s="2">
+        <v>321966</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>256</v>
       </c>
       <c r="H41" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>257</v>
+      </c>
+      <c r="I41" s="1">
+        <v>349275.324597</v>
+      </c>
+      <c r="J41" s="3">
+        <v>222453.559513</v>
       </c>
       <c r="K41" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="L41" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M41" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N41" s="1"/>
+      <c r="O41" t="s">
+        <v>29</v>
+      </c>
+      <c r="P41" t="s">
+        <v>258</v>
+      </c>
+      <c r="Q41" s="2">
+        <v>45.135129</v>
+      </c>
+      <c r="R41">
+        <v>26.022862</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20">
+      <c r="A42" s="2">
+        <v>319150</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="H42" t="s">
+        <v>262</v>
+      </c>
+      <c r="I42" s="1">
+        <v>345003.716284</v>
+      </c>
+      <c r="J42" s="3">
+        <v>221213.253206</v>
+      </c>
+      <c r="K42" t="s">
+        <v>27</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M42" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N42" s="1"/>
+      <c r="O42" t="s">
+        <v>29</v>
+      </c>
+      <c r="P42" t="s">
         <v>30</v>
       </c>
-      <c r="M41" s="1" t="s">
-[...58 lines deleted...]
-      <c r="L42" s="1" t="s">
+      <c r="Q42" s="2">
+        <v>44.953134</v>
+      </c>
+      <c r="R42">
+        <v>26.047921</v>
+      </c>
+      <c r="T42" s="2" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20">
+      <c r="A43" s="2">
+        <v>322131</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="H43" t="s">
+        <v>267</v>
+      </c>
+      <c r="I43" s="1">
+        <v>4234392.828717</v>
+      </c>
+      <c r="J43" s="3">
+        <v>3193125.129638</v>
+      </c>
+      <c r="K43" t="s">
+        <v>27</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M43" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N43" s="1"/>
+      <c r="O43" t="s">
+        <v>29</v>
+      </c>
+      <c r="P43" t="s">
         <v>30</v>
       </c>
-      <c r="M42" s="1" t="s">
-[...74 lines deleted...]
-        <v>45.0</v>
+      <c r="Q43" s="2">
+        <v>44.951294</v>
       </c>
       <c r="R43">
-        <v>25.75</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>26.039233</v>
+      </c>
+      <c r="T43" s="2" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="44" spans="1:20">
-      <c r="A44" s="1">
-[...18 lines deleted...]
-        <v>388</v>
+      <c r="A44" s="2">
+        <v>321098</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>272</v>
       </c>
       <c r="H44" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>273</v>
+      </c>
+      <c r="I44" s="1">
+        <v>3425817.405636</v>
+      </c>
+      <c r="J44" s="3">
+        <v>2155997.911726</v>
       </c>
       <c r="K44" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M44" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N44" s="1"/>
       <c r="O44" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="P44" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>45.001459</v>
+        <v>274</v>
+      </c>
+      <c r="Q44" s="2">
+        <v>44.817122</v>
       </c>
       <c r="R44">
-        <v>25.961692</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>26.246612</v>
+      </c>
+      <c r="T44" s="2" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="45" spans="1:20">
-      <c r="A45" s="1">
+      <c r="A45" s="2">
         <v>322162</v>
       </c>
-      <c r="B45" s="1" t="s">
-[...15 lines deleted...]
-        <v>412</v>
+      <c r="B45" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>279</v>
       </c>
       <c r="H45" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>280</v>
+      </c>
+      <c r="I45" s="1">
+        <v>3952147.447441</v>
+      </c>
+      <c r="J45" s="3">
+        <v>2398047.708727</v>
       </c>
       <c r="K45" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M45" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N45" s="1"/>
       <c r="O45" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="P45" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="Q45" s="1">
+        <v>114</v>
+      </c>
+      <c r="Q45" s="2">
         <v>44.877273</v>
       </c>
       <c r="R45">
         <v>25.919598</v>
       </c>
-      <c r="T45" s="1" t="s">
+      <c r="T45" s="2" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20">
+      <c r="A46" s="2">
+        <v>322223</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>201</v>
+      </c>
+      <c r="I46" s="1">
+        <v>7955713.387868</v>
+      </c>
+      <c r="J46" s="3">
+        <v>4987174.928649</v>
+      </c>
+      <c r="K46" t="s">
+        <v>27</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M46" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N46" s="1">
+        <v>48840.294248</v>
+      </c>
+      <c r="O46" t="s">
+        <v>29</v>
+      </c>
+      <c r="P46" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q46" s="2">
+        <v>45.043776</v>
+      </c>
+      <c r="R46">
+        <v>26.439352</v>
+      </c>
+      <c r="S46" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20">
+      <c r="A47" s="2">
+        <v>322157</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="H47" t="s">
+        <v>251</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3311767.763396</v>
+      </c>
+      <c r="J47" s="3">
+        <v>2097716.330345</v>
+      </c>
+      <c r="K47" t="s">
+        <v>27</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M47" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N47" s="1">
+        <v>72644.155244</v>
+      </c>
+      <c r="O47" t="s">
+        <v>29</v>
+      </c>
+      <c r="P47" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q47" s="2">
+        <v>44.913473</v>
+      </c>
+      <c r="R47">
+        <v>25.954812</v>
+      </c>
+      <c r="S47" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T47" s="2" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20">
+      <c r="A48" s="2">
+        <v>321081</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H48" t="s">
+        <v>213</v>
+      </c>
+      <c r="I48" s="1">
+        <v>5404260.306709</v>
+      </c>
+      <c r="J48" s="3">
+        <v>3287557.76018</v>
+      </c>
+      <c r="K48" t="s">
+        <v>27</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M48" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N48" s="1">
+        <v>84707.159223</v>
+      </c>
+      <c r="O48" t="s">
+        <v>29</v>
+      </c>
+      <c r="P48" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q48" s="2">
+        <v>44.974913</v>
+      </c>
+      <c r="R48">
+        <v>26.024569</v>
+      </c>
+      <c r="S48" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T48" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20">
+      <c r="A49" s="2">
+        <v>320250</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="H49" t="s">
+        <v>68</v>
+      </c>
+      <c r="I49" s="1">
+        <v>683784.644451</v>
+      </c>
+      <c r="J49" s="3">
+        <v>434363.472284</v>
+      </c>
+      <c r="K49" t="s">
+        <v>27</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M49" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N49" s="1">
+        <v>12662.298509</v>
+      </c>
+      <c r="O49" t="s">
+        <v>29</v>
+      </c>
+      <c r="P49" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q49" s="2">
+        <v>45.027386</v>
+      </c>
+      <c r="R49">
+        <v>25.794874</v>
+      </c>
+      <c r="S49" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20">
+      <c r="A50" s="2">
+        <v>320610</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="H50" t="s">
+        <v>301</v>
+      </c>
+      <c r="I50" s="1">
+        <v>7185151.404912</v>
+      </c>
+      <c r="J50" s="3">
+        <v>3871124.381959</v>
+      </c>
+      <c r="K50" t="s">
+        <v>27</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M50" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N50" s="1">
+        <v>36177.995739</v>
+      </c>
+      <c r="O50" t="s">
+        <v>29</v>
+      </c>
+      <c r="P50" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q50" s="2">
+        <v>45.274765</v>
+      </c>
+      <c r="R50">
+        <v>25.72745</v>
+      </c>
+      <c r="S50" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20">
+      <c r="A51" s="2">
+        <v>322578</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="H51" t="s">
+        <v>306</v>
+      </c>
+      <c r="I51" s="1">
+        <v>377893.236725</v>
+      </c>
+      <c r="J51" s="3">
+        <v>239902.823894</v>
+      </c>
+      <c r="K51" t="s">
+        <v>27</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M51" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N51" s="1">
+        <v>23972.080637</v>
+      </c>
+      <c r="O51" t="s">
+        <v>29</v>
+      </c>
+      <c r="P51" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q51" s="2">
+        <v>44.89331</v>
+      </c>
+      <c r="R51">
+        <v>26.037508</v>
+      </c>
+      <c r="S51" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T51" s="2" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20">
+      <c r="A52" s="2">
+        <v>319930</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="H52" t="s">
+        <v>312</v>
+      </c>
+      <c r="I52" s="1">
+        <v>840328.188688</v>
+      </c>
+      <c r="J52" s="3">
+        <v>537179.794589</v>
+      </c>
+      <c r="K52" t="s">
+        <v>27</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M52" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N52" s="1"/>
+      <c r="O52" t="s">
+        <v>29</v>
+      </c>
+      <c r="P52" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q52" s="2">
+        <v>45.318334</v>
+      </c>
+      <c r="R52">
+        <v>25.993622</v>
+      </c>
+      <c r="S52" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T52" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20">
+      <c r="A53" s="2">
+        <v>322219</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="H53" t="s">
+        <v>318</v>
+      </c>
+      <c r="I53" s="1">
+        <v>2077702.586727</v>
+      </c>
+      <c r="J53" s="3">
+        <v>1578024.273425</v>
+      </c>
+      <c r="K53" t="s">
+        <v>27</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M53" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N53" s="1"/>
+      <c r="O53" t="s">
+        <v>29</v>
+      </c>
+      <c r="P53" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q53" s="2">
+        <v>44.938462</v>
+      </c>
+      <c r="R53">
+        <v>26.01774</v>
+      </c>
+      <c r="S53" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T53" s="2" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20">
+      <c r="A54" s="2">
+        <v>322552</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="H54" t="s">
+        <v>324</v>
+      </c>
+      <c r="I54" s="1">
+        <v>1128272.822286</v>
+      </c>
+      <c r="J54" s="3">
+        <v>855666.312256</v>
+      </c>
+      <c r="K54" t="s">
+        <v>27</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M54" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N54" s="1">
+        <v>234844.245689</v>
+      </c>
+      <c r="O54" t="s">
+        <v>29</v>
+      </c>
+      <c r="P54" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q54" s="2">
+        <v>44.972743</v>
+      </c>
+      <c r="R54">
+        <v>26.082759</v>
+      </c>
+      <c r="S54" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T54" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20">
+      <c r="A55" s="2">
+        <v>322333</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="H55" t="s">
+        <v>330</v>
+      </c>
+      <c r="I55" s="1">
+        <v>578703.049001</v>
+      </c>
+      <c r="J55" s="3">
+        <v>369718.360333</v>
+      </c>
+      <c r="K55" t="s">
+        <v>27</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M55" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N55" s="1">
+        <v>347433.557101</v>
+      </c>
+      <c r="O55" t="s">
+        <v>29</v>
+      </c>
+      <c r="P55" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q55" s="2">
+        <v>45.248871</v>
+      </c>
+      <c r="R55">
+        <v>25.640803</v>
+      </c>
+      <c r="S55" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T55" s="2" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20">
+      <c r="A56" s="2">
+        <v>322080</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="H56" t="s">
+        <v>337</v>
+      </c>
+      <c r="I56" s="1">
+        <v>2299130.359368</v>
+      </c>
+      <c r="J56" s="3">
+        <v>1723364.463159</v>
+      </c>
+      <c r="K56" t="s">
+        <v>27</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M56" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N56" s="1">
+        <v>441533.500824</v>
+      </c>
+      <c r="O56" t="s">
+        <v>29</v>
+      </c>
+      <c r="P56" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q56" s="2">
+        <v>44.913473</v>
+      </c>
+      <c r="R56">
+        <v>25.954812</v>
+      </c>
+      <c r="S56" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T56" s="2" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20">
+      <c r="A57" s="2">
+        <v>319870</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="H57" t="s">
+        <v>343</v>
+      </c>
+      <c r="I57" s="1">
+        <v>996459.060578</v>
+      </c>
+      <c r="J57" s="3">
+        <v>630477.704305</v>
+      </c>
+      <c r="K57" t="s">
+        <v>27</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M57" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N57" s="1">
+        <v>481809.325883</v>
+      </c>
+      <c r="O57" t="s">
+        <v>29</v>
+      </c>
+      <c r="P57" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q57" s="2">
+        <v>45.034076</v>
+      </c>
+      <c r="R57">
+        <v>25.937287</v>
+      </c>
+      <c r="S57" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T57" s="2" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20">
+      <c r="A58" s="2">
+        <v>322849</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="H58" t="s">
+        <v>349</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1970773.678498</v>
+      </c>
+      <c r="J58" s="3">
+        <v>1196295.940025</v>
+      </c>
+      <c r="K58" t="s">
+        <v>27</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M58" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N58" s="1"/>
+      <c r="O58" t="s">
+        <v>29</v>
+      </c>
+      <c r="P58" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q58" s="2">
+        <v>45.020338</v>
+      </c>
+      <c r="R58">
+        <v>26.027472</v>
+      </c>
+      <c r="T58" s="2" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20">
+      <c r="A59" s="2">
+        <v>322482</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="H59" t="s">
+        <v>356</v>
+      </c>
+      <c r="I59" s="1">
+        <v>3542999.905535</v>
+      </c>
+      <c r="J59" s="3">
+        <v>2246110.521767</v>
+      </c>
+      <c r="K59" t="s">
+        <v>27</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M59" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N59" s="1">
+        <v>646299.873377</v>
+      </c>
+      <c r="O59" t="s">
+        <v>29</v>
+      </c>
+      <c r="P59" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q59" s="2">
+        <v>44.973831</v>
+      </c>
+      <c r="R59">
+        <v>25.779986</v>
+      </c>
+      <c r="S59" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T59" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20">
+      <c r="A60" s="2">
+        <v>321943</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="H60" t="s">
+        <v>68</v>
+      </c>
+      <c r="I60" s="1">
+        <v>562464.067211</v>
+      </c>
+      <c r="J60" s="3">
+        <v>355886.692527</v>
+      </c>
+      <c r="K60" t="s">
+        <v>27</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M60" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N60" s="1"/>
+      <c r="O60" t="s">
+        <v>29</v>
+      </c>
+      <c r="P60" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q60" s="2">
+        <v>45.023462</v>
+      </c>
+      <c r="R60">
+        <v>26.034704</v>
+      </c>
+      <c r="S60" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T60" s="2" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20">
+      <c r="A61" s="2">
+        <v>322944</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="H61" t="s">
+        <v>367</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1018044.537123</v>
+      </c>
+      <c r="J61" s="3">
+        <v>772734.674599</v>
+      </c>
+      <c r="K61" t="s">
+        <v>27</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M61" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N61" s="1">
+        <v>747588.429071</v>
+      </c>
+      <c r="O61" t="s">
+        <v>29</v>
+      </c>
+      <c r="P61" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q61" s="2">
+        <v>45.1</v>
+      </c>
+      <c r="R61">
+        <v>26.133333</v>
+      </c>
+      <c r="S61" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T61" s="2" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20">
+      <c r="A62" s="2">
+        <v>322760</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="H62" t="s">
+        <v>373</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1037405.973389</v>
+      </c>
+      <c r="J62" s="3">
+        <v>664242.657877</v>
+      </c>
+      <c r="K62" t="s">
+        <v>27</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M62" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N62" s="1">
+        <v>14018.973349</v>
+      </c>
+      <c r="O62" t="s">
+        <v>29</v>
+      </c>
+      <c r="P62" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q62" s="2">
+        <v>45.0</v>
+      </c>
+      <c r="R62">
+        <v>25.75</v>
+      </c>
+      <c r="S62" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T62" s="2" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20">
+      <c r="A63" s="2">
+        <v>322581</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="H63" t="s">
+        <v>379</v>
+      </c>
+      <c r="I63" s="1">
+        <v>12523396.798247</v>
+      </c>
+      <c r="J63" s="3">
+        <v>7764538.08337</v>
+      </c>
+      <c r="K63" t="s">
+        <v>27</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M63" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N63" s="1"/>
+      <c r="O63" t="s">
+        <v>29</v>
+      </c>
+      <c r="P63" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q63" s="2">
+        <v>45.153093</v>
+      </c>
+      <c r="R63">
+        <v>25.706423</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20">
+      <c r="A64" s="2">
+        <v>322819</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="H64" t="s">
+        <v>385</v>
+      </c>
+      <c r="I64" s="1">
+        <v>3078076.050167</v>
+      </c>
+      <c r="J64" s="3">
+        <v>1778814.302368</v>
+      </c>
+      <c r="K64" t="s">
+        <v>27</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M64" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N64" s="1">
+        <v>86314.177755</v>
+      </c>
+      <c r="O64" t="s">
+        <v>29</v>
+      </c>
+      <c r="P64" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q64" s="2">
+        <v>44.918308</v>
+      </c>
+      <c r="R64">
+        <v>25.943396</v>
+      </c>
+      <c r="S64" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="65" spans="1:20">
+      <c r="A65" s="2">
+        <v>322878</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="H65" t="s">
+        <v>390</v>
+      </c>
+      <c r="I65" s="1">
+        <v>12992727.145556</v>
+      </c>
+      <c r="J65" s="3">
+        <v>7943419.518029</v>
+      </c>
+      <c r="K65" t="s">
+        <v>27</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M65" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N65" s="1">
+        <v>47999.153837</v>
+      </c>
+      <c r="O65" t="s">
+        <v>29</v>
+      </c>
+      <c r="P65" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q65" s="2">
+        <v>45.001459</v>
+      </c>
+      <c r="R65">
+        <v>25.961692</v>
+      </c>
+      <c r="S65" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T65" s="2" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="66" spans="1:20">
+      <c r="A66" s="2">
+        <v>324760</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="H66" t="s">
+        <v>201</v>
+      </c>
+      <c r="I66" s="1">
+        <v>1807383.912851</v>
+      </c>
+      <c r="J66" s="3">
+        <v>1123155.426699</v>
+      </c>
+      <c r="K66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M66" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N66" s="1">
+        <v>20802.34755</v>
+      </c>
+      <c r="O66" t="s">
+        <v>29</v>
+      </c>
+      <c r="P66" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q66" s="2">
+        <v>45.033719</v>
+      </c>
+      <c r="R66">
+        <v>26.053943</v>
+      </c>
+      <c r="S66" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="67" spans="1:20">
+      <c r="A67" s="2">
+        <v>323405</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="H67" t="s">
+        <v>398</v>
+      </c>
+      <c r="I67" s="1">
+        <v>547210.143908</v>
+      </c>
+      <c r="J67" s="3">
+        <v>349422.490654</v>
+      </c>
+      <c r="K67" t="s">
+        <v>27</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M67" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N67" s="1">
+        <v>274119.944125</v>
+      </c>
+      <c r="O67" t="s">
+        <v>29</v>
+      </c>
+      <c r="P67" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q67" s="2">
+        <v>45.0</v>
+      </c>
+      <c r="R67">
+        <v>25.75</v>
+      </c>
+      <c r="S67" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T67" s="2" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="68" spans="1:20">
+      <c r="A68" s="2">
+        <v>324730</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="H68" t="s">
+        <v>403</v>
+      </c>
+      <c r="I68" s="1">
+        <v>2856817.522209</v>
+      </c>
+      <c r="J68" s="3">
+        <v>2154956.725087</v>
+      </c>
+      <c r="K68" t="s">
+        <v>27</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M68" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N68" s="1">
+        <v>52605.012662</v>
+      </c>
+      <c r="O68" t="s">
+        <v>29</v>
+      </c>
+      <c r="P68" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q68" s="2">
+        <v>44.855542</v>
+      </c>
+      <c r="R68">
+        <v>26.072452</v>
+      </c>
+      <c r="S68" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T68" s="2" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="69" spans="1:20">
+      <c r="A69" s="2">
+        <v>323444</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="H69" t="s">
+        <v>408</v>
+      </c>
+      <c r="I69" s="1">
+        <v>2961376.492342</v>
+      </c>
+      <c r="J69" s="3">
+        <v>1875836.616151</v>
+      </c>
+      <c r="K69" t="s">
+        <v>27</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M69" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N69" s="1">
+        <v>33971.137999</v>
+      </c>
+      <c r="O69" t="s">
+        <v>29</v>
+      </c>
+      <c r="P69" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q69" s="2">
+        <v>44.968083</v>
+      </c>
+      <c r="R69">
+        <v>26.08498</v>
+      </c>
+      <c r="S69" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="70" spans="1:20">
+      <c r="A70" s="2">
+        <v>322976</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="H70" t="s">
+        <v>412</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1609659.319854</v>
+      </c>
+      <c r="J70" s="3">
+        <v>1195633.796278</v>
+      </c>
+      <c r="K70" t="s">
+        <v>27</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M70" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N70" s="1">
+        <v>450563.005989</v>
+      </c>
+      <c r="O70" t="s">
+        <v>29</v>
+      </c>
+      <c r="P70" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q70" s="2">
+        <v>44.874455</v>
+      </c>
+      <c r="R70">
+        <v>25.983132</v>
+      </c>
+      <c r="S70" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T70" s="2" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="71" spans="1:20">
+      <c r="A71" s="2">
+        <v>323040</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="F71" s="2" t="s">
         <v>416</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D46" s="1" t="s">
+      <c r="G71" s="2" t="s">
         <v>417</v>
       </c>
-      <c r="E46" s="1" t="s">
+      <c r="H71" t="s">
         <v>418</v>
       </c>
-      <c r="F46" s="1" t="s">
+      <c r="I71" s="1">
+        <v>2089925.222093</v>
+      </c>
+      <c r="J71" s="3">
+        <v>1330557.699883</v>
+      </c>
+      <c r="K71" t="s">
+        <v>27</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M71" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N71" s="1"/>
+      <c r="O71" t="s">
+        <v>29</v>
+      </c>
+      <c r="P71" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q71" s="2">
+        <v>44.994007</v>
+      </c>
+      <c r="R71">
+        <v>26.440778</v>
+      </c>
+      <c r="T71" s="2" t="s">
         <v>419</v>
       </c>
-      <c r="G46" s="1" t="s">
+    </row>
+    <row r="72" spans="1:20">
+      <c r="A72" s="2">
+        <v>324598</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" s="2" t="s">
         <v>420</v>
       </c>
-      <c r="H46" t="s">
+      <c r="E72" s="2" t="s">
         <v>421</v>
       </c>
-      <c r="I46" t="s">
+      <c r="F72" s="2" t="s">
         <v>422</v>
       </c>
-      <c r="J46" s="1" t="s">
+      <c r="G72" s="2" t="s">
         <v>423</v>
       </c>
-      <c r="K46" t="s">
-[...5 lines deleted...]
-      <c r="M46" s="1" t="s">
+      <c r="H72" t="s">
+        <v>424</v>
+      </c>
+      <c r="I72" s="1">
+        <v>617560.10773</v>
+      </c>
+      <c r="J72" s="3">
+        <v>394423.061462</v>
+      </c>
+      <c r="K72" t="s">
+        <v>27</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M72" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N72" s="1">
+        <v>301771.154078</v>
+      </c>
+      <c r="O72" t="s">
+        <v>29</v>
+      </c>
+      <c r="P72" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q72" s="2">
+        <v>45.401169</v>
+      </c>
+      <c r="R72">
+        <v>25.536881</v>
+      </c>
+      <c r="S72" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="N46" t="s">
-[...31 lines deleted...]
-      <c r="D47" s="1" t="s">
+      <c r="T72" s="2" t="s">
         <v>426</v>
       </c>
-      <c r="E47" s="1" t="s">
+    </row>
+    <row r="73" spans="1:20">
+      <c r="A73" s="2">
+        <v>324938</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" s="2" t="s">
         <v>427</v>
       </c>
-      <c r="F47" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>428</v>
       </c>
-      <c r="G47" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H47" t="s">
+      <c r="F73" s="2" t="s">
         <v>429</v>
       </c>
-      <c r="I47" t="s">
+      <c r="G73" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="H73" t="s">
         <v>430</v>
       </c>
-      <c r="J47" s="1" t="s">
-[...1549 lines deleted...]
-        <v>626</v>
+      <c r="I73" s="1">
+        <v>2569117.783495</v>
+      </c>
+      <c r="J73" s="3">
+        <v>1635035.048438</v>
       </c>
       <c r="K73" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="L73" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M73" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N73" s="1"/>
       <c r="O73" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="P73" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="Q73" s="1">
+        <v>344</v>
+      </c>
+      <c r="Q73" s="2">
         <v>45.022937</v>
       </c>
       <c r="R73">
         <v>25.88562</v>
       </c>
-      <c r="S73" s="1" t="s">
-[...3 lines deleted...]
-        <v>627</v>
+      <c r="S73" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T73" s="2" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="74" spans="1:20">
-      <c r="A74" s="1">
+      <c r="A74" s="2">
+        <v>325412</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="H74" t="s">
+        <v>408</v>
+      </c>
+      <c r="I74" s="1">
+        <v>2008341.184628</v>
+      </c>
+      <c r="J74" s="3">
+        <v>1282192.091088</v>
+      </c>
+      <c r="K74" t="s">
+        <v>27</v>
+      </c>
+      <c r="L74" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M74" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N74" s="1">
+        <v>603511.854323</v>
+      </c>
+      <c r="O74" t="s">
+        <v>29</v>
+      </c>
+      <c r="P74" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q74" s="2">
+        <v>44.952701</v>
+      </c>
+      <c r="R74">
+        <v>26.044194</v>
+      </c>
+      <c r="S74" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20">
+      <c r="A75" s="2">
         <v>324804</v>
       </c>
-      <c r="B74" s="1" t="s">
-[...29 lines deleted...]
-      <c r="L74" s="1" t="s">
+      <c r="B75" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="H75" t="s">
+        <v>318</v>
+      </c>
+      <c r="I75" s="1">
+        <v>2545883.914861</v>
+      </c>
+      <c r="J75" s="3">
+        <v>1459717.620694</v>
+      </c>
+      <c r="K75" t="s">
+        <v>27</v>
+      </c>
+      <c r="L75" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M75" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N75" s="1">
+        <v>465341.572537</v>
+      </c>
+      <c r="O75" t="s">
+        <v>29</v>
+      </c>
+      <c r="P75" t="s">
         <v>30</v>
       </c>
-      <c r="M74" s="1" t="s">
+      <c r="Q75" s="2">
+        <v>44.942497</v>
+      </c>
+      <c r="R75">
+        <v>25.940077</v>
+      </c>
+      <c r="S75" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="N74" t="s">
-[...22 lines deleted...]
-      <c r="A75" s="1">
+      <c r="T75" s="2" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20">
+      <c r="A76" s="2">
+        <v>325399</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="H76" t="s">
+        <v>442</v>
+      </c>
+      <c r="I76" s="1">
+        <v>849678.562528</v>
+      </c>
+      <c r="J76" s="3">
+        <v>527734.825341</v>
+      </c>
+      <c r="K76" t="s">
+        <v>27</v>
+      </c>
+      <c r="L76" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M76" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N76" s="1">
+        <v>30121.347027</v>
+      </c>
+      <c r="O76" t="s">
+        <v>29</v>
+      </c>
+      <c r="P76" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q76" s="2">
+        <v>45.001459</v>
+      </c>
+      <c r="R76">
+        <v>25.961692</v>
+      </c>
+      <c r="S76" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="77" spans="1:20">
+      <c r="A77" s="2">
+        <v>322971</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="H77" t="s">
+        <v>373</v>
+      </c>
+      <c r="I77" s="1">
+        <v>11599608.871649</v>
+      </c>
+      <c r="J77" s="3">
+        <v>6903453.509266</v>
+      </c>
+      <c r="K77" t="s">
+        <v>27</v>
+      </c>
+      <c r="L77" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M77" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N77" s="1">
+        <v>77330.465892</v>
+      </c>
+      <c r="O77" t="s">
+        <v>29</v>
+      </c>
+      <c r="P77" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q77" s="2">
+        <v>45.02648</v>
+      </c>
+      <c r="R77">
+        <v>25.796886</v>
+      </c>
+      <c r="S77" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T77" s="2" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="78" spans="1:20">
+      <c r="A78" s="2">
         <v>325475</v>
       </c>
-      <c r="B75" s="1" t="s">
-[...29 lines deleted...]
-      <c r="L75" s="1" t="s">
+      <c r="B78" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="H78" t="s">
+        <v>349</v>
+      </c>
+      <c r="I78" s="1">
+        <v>6174649.08952</v>
+      </c>
+      <c r="J78" s="3">
+        <v>3845545.923946</v>
+      </c>
+      <c r="K78" t="s">
+        <v>27</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M78" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N78" s="1"/>
+      <c r="O78" t="s">
+        <v>29</v>
+      </c>
+      <c r="P78" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q78" s="2">
+        <v>44.974913</v>
+      </c>
+      <c r="R78">
+        <v>26.024569</v>
+      </c>
+    </row>
+    <row r="79" spans="1:20">
+      <c r="A79" s="2">
+        <v>322946</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="H79" t="s">
+        <v>343</v>
+      </c>
+      <c r="I79" s="1">
+        <v>867664.993769</v>
+      </c>
+      <c r="J79" s="3">
+        <v>554468.135225</v>
+      </c>
+      <c r="K79" t="s">
+        <v>27</v>
+      </c>
+      <c r="L79" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M79" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N79" s="1">
+        <v>35086.869397</v>
+      </c>
+      <c r="O79" t="s">
+        <v>29</v>
+      </c>
+      <c r="P79" t="s">
+        <v>453</v>
+      </c>
+      <c r="Q79" s="2">
+        <v>44.929629</v>
+      </c>
+      <c r="R79">
+        <v>26.209304</v>
+      </c>
+      <c r="S79" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T79" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="80" spans="1:20">
+      <c r="A80" s="2">
+        <v>325324</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="H80" t="s">
+        <v>356</v>
+      </c>
+      <c r="I80" s="1">
+        <v>11086426.327531</v>
+      </c>
+      <c r="J80" s="3">
+        <v>6972101.250151</v>
+      </c>
+      <c r="K80" t="s">
+        <v>27</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M80" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N80" s="1">
+        <v>97200.0</v>
+      </c>
+      <c r="O80" t="s">
+        <v>29</v>
+      </c>
+      <c r="P80" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q80" s="2">
+        <v>44.998164</v>
+      </c>
+      <c r="R80">
+        <v>26.441765</v>
+      </c>
+      <c r="S80" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="81" spans="1:20">
+      <c r="A81" s="2">
+        <v>351710</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="H81" t="s">
+        <v>461</v>
+      </c>
+      <c r="I81" s="1">
+        <v>140794.471009</v>
+      </c>
+      <c r="J81" s="3">
+        <v>96737.252381</v>
+      </c>
+      <c r="K81" t="s">
+        <v>27</v>
+      </c>
+      <c r="L81" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M81" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="N81" s="1"/>
+      <c r="O81" t="s">
+        <v>29</v>
+      </c>
+      <c r="P81" t="s">
         <v>30</v>
       </c>
-      <c r="M75" s="1" t="s">
-[...245 lines deleted...]
-        <v>26.012862</v>
+      <c r="Q81" s="2">
+        <v>44.937629</v>
+      </c>
+      <c r="R81">
+        <v>26.01756</v>
+      </c>
+    </row>
+    <row r="82" spans="1:20">
+      <c r="A82" s="2">
+        <v>352934</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="H82" t="s">
+        <v>113</v>
+      </c>
+      <c r="I82" s="1">
+        <v>548440.746173</v>
+      </c>
+      <c r="J82" s="3">
+        <v>299963.840559</v>
+      </c>
+      <c r="K82" t="s">
+        <v>27</v>
+      </c>
+      <c r="L82" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M82" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="N82" s="1"/>
+      <c r="O82" t="s">
+        <v>29</v>
+      </c>
+      <c r="P82" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q82" s="2">
+        <v>45.358361</v>
+      </c>
+      <c r="R82">
+        <v>25.535164</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">