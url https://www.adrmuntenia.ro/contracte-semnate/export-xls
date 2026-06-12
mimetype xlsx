--- v1 (2026-05-09)
+++ v2 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="490">
   <si>
     <t>Cod SMIS</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Operațiune de importanță strategică</t>
   </si>
   <si>
     <t>Beneficiar</t>
   </si>
   <si>
     <t>Titlu operațiune</t>
   </si>
   <si>
     <t>Scopul operațiunii</t>
   </si>
   <si>
     <t>Data semnării contractului</t>
   </si>
   <si>
     <t>Data finalizării operațiunii</t>
   </si>
   <si>
@@ -250,189 +250,207 @@
   <si>
     <t>Proiectul are ca obiectiv general dezvoltarea activitatii societatii MW SRL prin completarea, respectiv dotarea societatii cu echipamente noi, moderne</t>
   </si>
   <si>
     <t>21.03.2025</t>
   </si>
   <si>
     <t>21.03.2027</t>
   </si>
   <si>
     <t>Măgureni</t>
   </si>
   <si>
     <t>VISUS CLINIC SRL</t>
   </si>
   <si>
     <t>Extinderea activității S.C. Visus Clinic S.R.L. in domeniul activităților medicale oftalmologice</t>
   </si>
   <si>
     <t>Cresterea competitivității societății prin dotarea cu echipamente medicale moderne</t>
   </si>
   <si>
     <t>15.05.2025</t>
   </si>
   <si>
-    <t>15.05.2026</t>
+    <t>15.10.2026</t>
   </si>
   <si>
     <t>R&amp;R BETH FILTRATION SRL</t>
   </si>
   <si>
     <t>Construire hală producție sisteme filtrare, alei carosabile și pietonale, spații parcare, împrejmuire, branșamente, utilități și organizare de șantier</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului consta in cresterea competitivitatii si productivitatii societatii R&amp;R Beth Filtration SRL prin diversificarea activitatii curente, ca urmare a
 realizarii unei investii initiale, prin înfiintarea unei unitati noi de productie sisteme de filtrare a gazelor si desprafuire a instalatiilor industriale</t>
   </si>
   <si>
     <t>Mănești</t>
   </si>
   <si>
     <t>BMA RIGHT CONSULTING S.R.L
 MAGNHILD W S.R.L.
 S.C. GENERAL PROD SERV SRL
 S.C. TELEGRAMA S.R.L.</t>
   </si>
   <si>
     <t>Proartmed Medical Center SRL</t>
   </si>
   <si>
     <t>Construire si dotare Clinica Medicala Roua</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului vizează creșterea competitivității și dezvoltarea societății pe piața serviciilor medicale, prin crearea unei noi unități de servicii medicale</t>
   </si>
   <si>
     <t>04.10.2026</t>
   </si>
   <si>
     <t>Păulești</t>
   </si>
   <si>
     <t>ABRAL ART PRODUCT SRL
-TELEGRAMA SRL</t>
+Marinstal SRL
+Medical Point Distribution SRL
+TELEGRAMA SRL
+Troia Premium Construct SRL</t>
   </si>
   <si>
     <t>R&amp;R Beth SRL</t>
   </si>
   <si>
     <t>Construire hala productie panouri electrice si spatiu administrativ , alei carosabile si pietonale, spatii parcare, imprejmuire, bransamente, utilitati si organizare de santier</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului consta in cresterea competitivitatii și capacității R&amp;R BETH SRL de a genera locuri de muncă durabile, sigure și cu un nivel de salarizare atractiv,
 prin diversificarea economica durabila</t>
   </si>
   <si>
     <t>11.10.2024</t>
   </si>
   <si>
-    <t>11.10.2026</t>
+    <t>11.10.2027</t>
   </si>
   <si>
     <t>BMA RIGHT CONSULTING S.R.L.
 GENERAL PROD SERV SRL
 MAGNHILD W S.R.L.
 Telegrama S.R.L.</t>
   </si>
   <si>
     <t>Development Cosmad SRL</t>
   </si>
   <si>
     <t>Schimbare destinație, recompartimentare, reabilitare și consolidare construcții corp C1, C5 și C9 în vederea realizării unui ansamblu turistic, desființare construcții corp C4, C6, C7 și parțial corp C8, amenajare spații parcare, organizare șantier</t>
   </si>
   <si>
     <t>Obiectivul general al prezentului proiect constă în dezvoltarea și creșterea cifrei de afaceri a DEVELOPMENT COSMAD SRL prin realizarea unui Ansamblu Turistic clasificat la categoria de 4 stele în orașul Sinaia și promovarea turismului integrat
 de tip cultural, spa/balnear și a oportunităților de turism activ</t>
   </si>
   <si>
     <t>02.10.2024</t>
   </si>
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>COMPASS ART STUDIO SRL
 EVO CONSTRUCT EXPERT SRL
 LIVSAN CONS SRL
 MASTER BUILDING MG SRL
 MI Tech SRL
 REI INTERNATIONAL CONSULTING SRL
 SIM WORK CONSULTING SRL
 SMART DESIGN INSTALATII SRL
 STRUCTO ARH DESIGN SRL</t>
   </si>
   <si>
-    <t>VALLYS DECO S.R.L.</t>
-[...13 lines deleted...]
-  <si>
     <t>PTJ/P5/1.2/1.B/PH</t>
   </si>
   <si>
     <t>Clinica Kinetolife SRL</t>
   </si>
   <si>
     <t>Green Deal – Clinica Kinetolife SRL</t>
   </si>
   <si>
     <t>Dezvoltarea activitatii companiei prin dotarea cu echipamente specifice de inalta performanta</t>
   </si>
   <si>
     <t>28.04.2026</t>
   </si>
   <si>
     <t>28.04.2027</t>
   </si>
   <si>
+    <t>Miren Sport SRL</t>
+  </si>
+  <si>
+    <t>Sustenabilitate si inovatie in infrastructura sportiva – MIREN SPORT</t>
+  </si>
+  <si>
+    <t>Dezvoltarea intreprinderii MIREN SPORT S.R.L. prin extinderea activitatii, dotarea cu echipamente moderne si implementarea de solutii inovatoare de serviciu si proces</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>09.06.2027</t>
+  </si>
+  <si>
     <t>PRO SOLUTION FORWARDING SRL</t>
   </si>
   <si>
     <t>“Construire unitate pentru activitate de depozitare, alei, parcare și utilități”</t>
   </si>
   <si>
     <t>Construire hala depozitare</t>
   </si>
   <si>
     <t>15.04.2026</t>
   </si>
   <si>
     <t>15.04.2028</t>
   </si>
   <si>
     <t>Tîrgșoru Vechi</t>
+  </si>
+  <si>
+    <t>Bildaro Concept SRL</t>
+  </si>
+  <si>
+    <t>Creșterea competitivității societății BILDARO CONCEPT SRL prin diversificarea activității de prestare a serviciilor medicale</t>
+  </si>
+  <si>
+    <t>Dezvoltarea activitatii firmei BILDARO CONCEPT SRL prin achizitia de echipamente</t>
+  </si>
+  <si>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>28.05.2027</t>
   </si>
   <si>
     <t>Cronos SRL</t>
   </si>
   <si>
     <t>Construire unitate turistica in localitatea Ceptura</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului constă în dezvoltarea economică durabilă și creșterea avantajului competitiv pe piață al întreprinderii CRONOS SRL, prin realizarea unei
 investiții inițiale în domeniul de activitate Hoteluri</t>
   </si>
   <si>
     <t>02.10.2027</t>
   </si>
   <si>
     <t>Ceptura</t>
   </si>
   <si>
     <t>ARTMEDIA BRANDING SRL
 DEDESIGN COMVIS 3D SRL
 LOFT STUDIO SRL
 TELEGRAMA SRL</t>
   </si>
   <si>
     <t>Pet Factory SRL</t>
@@ -446,99 +464,112 @@
   <si>
     <t>15.10.2024</t>
   </si>
   <si>
     <t>15.10.2027</t>
   </si>
   <si>
     <t>Ana Panirom SRL</t>
   </si>
   <si>
     <t>Construire două vile turistice cu regim de înălțime D+P+E+M, sistematizare și împrejmuire teren, alei auto și pietonale, spații parcare, organizare șantier, racord utilități</t>
   </si>
   <si>
     <t>Crearea unei noi unități de prestarea a serviciilor de cazare în domeniul de activitate, facilitati de cazare de scurta durata</t>
   </si>
   <si>
     <t>29.08.2024</t>
   </si>
   <si>
     <t>31.08.2026</t>
   </si>
   <si>
     <t>Golanex Print SRL
 GOODWILL CONSULTING GWC S.R.L.
 GOODWILL CONSULTING GWC SRL
+ONE CONCEPT DISTRIBUTION SRL
 ORIENYAL LIMITED
 SC GOLANEX PRINT SRL
 Structural Management Innovative System S.R.L.
 Unic Best Construct General SRL</t>
   </si>
   <si>
     <t>Dr.Popescu Niculae SRL</t>
   </si>
   <si>
     <t>Dezvoltarea firmei Dr Popescu Niculae SRL prin extinderea serviciilor medicale</t>
   </si>
   <si>
     <t>Creșterea competitivității si dezvoltarea durabila a firmei Dr Popescu Niculae SRL prin dotarea cu echipamente si aparatura inalt performanta</t>
   </si>
   <si>
     <t>24.10.2024</t>
   </si>
   <si>
     <t>24.03.2026</t>
   </si>
   <si>
     <t>EUROMNIA INTERMED SRL
 SC ERS Production SRL
 SC KELLER CONSTRUCT SRL
 SIEMENS HEALTHCARE SRL
 SOF MEDICA SA</t>
   </si>
   <si>
     <t>Novo Design&amp;Advertising SRL</t>
   </si>
   <si>
     <t>Creșterea competitivității și productivității S.C. Novo Design Advertising S.R.L. prin achiziționarea de echipamente pentru activități de editare</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului vizează creșterea competitivității și dezvoltarea durabilă a societății Novo Design &amp; Advertising SRL prin înființarea unei noi unități de creație și
 producție publicitară</t>
   </si>
   <si>
     <t>19.09.2024</t>
   </si>
   <si>
     <t>19.06.2026</t>
   </si>
   <si>
     <t>DUOPART CONSULTING SRL
 IN PLAZA SRL
 INDCOM SERVICES LTD
 MID CORP ENERGY SRL
 Telegrama SRL</t>
+  </si>
+  <si>
+    <t>ZIA PROJECTS CONSULTING SRL</t>
+  </si>
+  <si>
+    <t>DEZVOLTAREA ACTIVITATII SOCIETATII ZIA PROJECTS CONSULTING SRL</t>
+  </si>
+  <si>
+    <t>Crearea unei unități moderne și sustenabile de procesare a fructelor și legumelor</t>
+  </si>
+  <si>
+    <t>Bănești</t>
   </si>
   <si>
     <t>OXIGEN SPORT S.R.L.</t>
   </si>
   <si>
     <t>Construire Complex turistic P+2E+M cu piscină exterioară si dotari, amenajare parcare exterioara, sistematizare si imprejmuire teren, bransamente utilitati si bazin vidanjabil ecologic, organizare de santier</t>
   </si>
   <si>
     <t>Obiectivul general al prezentei investiții este reprezentat de construirea unui Complex turistic de 4**** in localitatea Valea Doftanei, Judetul Prahova, ca o contribuție la
 dezvoltarea turismului din România, urmarind valorificarea potentialului natural local si dezvoltarea economica a localitatii</t>
   </si>
   <si>
     <t>19.09.2027</t>
   </si>
   <si>
     <t>Valea Doftanei</t>
   </si>
   <si>
     <t>LMB STRUCTURI SRL
 MC GENERAL CONSTRUCT ENGINEERING SRL
 Oanță Iulian-Cosmin Birou Individual Arhitectură
 SLY MANAGEMENT SRL</t>
   </si>
   <si>
     <t>MONIQE TOPDEN S.R.L.</t>
@@ -707,51 +738,52 @@
 MULTIVAC ROMANIA SRL
 NOVA PAN S.R.L.
 NOVA PAN SRL
 OFFICE SERV S.R.L.
 PAN ADAMI S.R.L.
 PAN ADAMI SRL
 PERFEKTMIX &amp; ADES GmbH
 PROFESIONAL NEW CONSULT S.R.L.
 SISCON INDUSTRIAL PARTNERS S.R.L.
 TECHNO FOOD GROUP S.R.L.</t>
   </si>
   <si>
     <t>STEL AGRO SERV S.R.L.</t>
   </si>
   <si>
     <t>Construire si dotare Centru de Agrement “Amphitrite Paulesti”</t>
   </si>
   <si>
     <t>Obiectivul general vizează creșterea competitivității și dezvoltarea societății Stel Agro Serv SRL, prin amenajarea unui complex de bazine, tobogane, spații verzi și alte facilități acvatice oferind oportunități de distracție, relaxare și sănătate pentru vizitatori</t>
   </si>
   <si>
     <t>19.09.2026</t>
   </si>
   <si>
     <t>DUOPART CONSULTING SRL
-TELEGRAMA SRL</t>
+TELEGRAMA SRL
+TROIA PREMIUM CONSTRUCT SRL</t>
   </si>
   <si>
     <t>Vertatel International SRL</t>
   </si>
   <si>
     <t>Diversificarea productiei la S.C. Vertatel International S.R.L., în vederea creșterii competitivității și capacității de a genera locuri de muncă durabile- Construire hala de productie pentru panouri multistrat termoizolante</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului este diversificărea activitatii societatii, intr-o maniera durabila din punct de vedere
 al mediului, în vederea creșterii competitivității și capacității economiilor locale afectate de a genera locuri de muncă durabile, sigure și cu un nivel de salarizare atractiv</t>
   </si>
   <si>
     <t>19.03.2025</t>
   </si>
   <si>
     <t>19.03.2027</t>
   </si>
   <si>
     <t>Brazi</t>
   </si>
   <si>
     <t>Algabeth Com SRL</t>
   </si>
   <si>
     <t>Eficientizarea capacitatii de productie a SC ALGABETH COM SRL si reducerea deseurilor rezultate din procesul de productie prin reutilizare</t>
@@ -919,51 +951,51 @@
   <si>
     <t>Investiții în extinderea capacitații societății NICLAM SERV SRL de prestare servicii in domeniul lucrarilor instalațiilor electrice si a montarii de panouri fotovoltaice</t>
   </si>
   <si>
     <t>Extinderea capacității de prestare servicii în construcții oferite de Societatea NICLAM SERV SRL prin dotarea cu un numar de 9 utilaje/echipamente</t>
   </si>
   <si>
     <t>23.04.2025</t>
   </si>
   <si>
     <t>23.04.2026</t>
   </si>
   <si>
     <t>Gura Vitioarei</t>
   </si>
   <si>
     <t>ET SERVICES S.R.L.</t>
   </si>
   <si>
     <t>Dotare cu echipamente hală de producție textile existentă de către ET SERVICES SRL</t>
   </si>
   <si>
     <t>«Extinderea capacității și diversificarea unității existente de producție textile a companiei ET Services SRL prin modernizarea fluxului tehnologic de producție a textilelor și achiziția unor active noi de producție</t>
   </si>
   <si>
-    <t>21.05.2026</t>
+    <t>21.09.2026</t>
   </si>
   <si>
     <t>NORTRA MANAGEMENT SRL</t>
   </si>
   <si>
     <t>Dexa Diagnostic SRL</t>
   </si>
   <si>
     <t>Înființarea unei noi unități de imagistică medicală</t>
   </si>
   <si>
     <t>Diversificarea activității Dexa Diagnostic SRL prin înființarea unei unități de imagistică medicală și diversificarea tipurilor de investigații ale societății prin abordarea de noi servicii inovative pentru societate, și anume Investigații mamografie bilaterală 2D, Investigații mamografie cu tomosinteză unilaterală 3D</t>
   </si>
   <si>
     <t>14.05.2026</t>
   </si>
   <si>
     <t>INCEPTA CONSULTING SRL
 SIEMENS HEALTHCARE SRL</t>
   </si>
   <si>
     <t>Salad Industry SRL</t>
   </si>
   <si>
     <t>Construire hala Parter pentru procesare legume si fructe, spatii pentru birouri P+1, desfiintare corp C1 si C2</t>
@@ -1079,53 +1111,50 @@
     <t>"Dotarea si Echiparea cu Utilaje pentru fabricarea produselor farmaceutice, VITALIA K SRL"</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului îl constituie extinderea capacității companiei precum si diversificarea gamei de produse prin achiziția de utilaje și echipamente performante</t>
   </si>
   <si>
     <t>26.03.2025</t>
   </si>
   <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>Bărcănești</t>
   </si>
   <si>
     <t>AD PRESS PUBLICITY SRL</t>
   </si>
   <si>
     <t>GT GROUND ENGINEERING &amp; CONSTRUCTION SERVICES SRL</t>
   </si>
   <si>
     <t>Dezvoltare durabila la nivelul GT Ground Engineering &amp; Construction Services SRL</t>
   </si>
   <si>
     <t>Creșterea competitivitatii si productivității GT Ground Engineering &amp; Construction Services SRL, cu accent pe crearea de locuri de muncă de calitate</t>
-  </si>
-[...1 lines deleted...]
-    <t>21.09.2026</t>
   </si>
   <si>
     <t>Măneciu</t>
   </si>
   <si>
     <t>JULIESTARB SRL
 NAICU EUROCONSULT SRL
 SANY POLAND Sp.z.o.o.</t>
   </si>
   <si>
     <t>CRYSTAL DENTAL CLINIC S.R.L.</t>
   </si>
   <si>
     <t>Clinică stomatologică multidisciplinară digitalizată pentru copii și adulți</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului constă în modernizarea și extinderea serviciilor de asistență stomatologică printr-un nou punct de lucru</t>
   </si>
   <si>
     <t>12.05.2026</t>
   </si>
   <si>
     <t>REI FINANCE ADVISORS SRL
 REI INTERNATIONAL CONSULTING SRL
 SANDU PRO MEDIA SRL</t>
@@ -1384,51 +1413,51 @@
   </si>
   <si>
     <t>REI INTERNATIONAL CONSULTING SRL
 SOF WEAR SRL</t>
   </si>
   <si>
     <t>Tugab Interserv SRL</t>
   </si>
   <si>
     <t>Crearea unui complex turistic – Tugab Interserv SRL</t>
   </si>
   <si>
     <t>Realizarea investitiei initiale prin crearea unei noi unitati de prestare servicii hoteliere – capacitati de cazare si alimentatie publica
 (restaurant/crama)</t>
   </si>
   <si>
     <t>Promotional Sweets SRL</t>
   </si>
   <si>
     <t>Dezvoltarea activitatii Promotional Sweets SRL</t>
   </si>
   <si>
     <t>Asigurarea unei dezvoltări durabila a firmei, bazandu-se pe o competitivitate crescuta si o plusvaloare a activitatii desfasurate</t>
   </si>
   <si>
-    <t>13.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>BENHIBE EXTREME PRINT SRL</t>
   </si>
   <si>
     <t>DESTINE INVEST CENTER SRL</t>
   </si>
   <si>
     <t>Green Deal - Destine Invest Center SRL</t>
   </si>
   <si>
     <t>Dezvoltarea unei investitii initiale in domeniul productiei de aeronave ( drone) prin constructie hala de fabricare (asamblare) aeronave (drone) si dotarea cu echipamente specifice de inalta performanta</t>
   </si>
   <si>
     <t>25.03.2027</t>
   </si>
   <si>
     <t>VERNIL MEDIA SRL</t>
   </si>
   <si>
     <t>UNION GENERAL CONSTRUCT SA</t>
   </si>
   <si>
     <t>Înființare unitate nouă de producție dispozitive medicale</t>
   </si>
@@ -1510,131 +1539,187 @@
   <si>
     <t>12.02.2027</t>
   </si>
   <si>
     <t>AGILO CONSULTING SRL</t>
   </si>
   <si>
     <t>ETANȘĂRI GRAFEX SRL</t>
   </si>
   <si>
     <t>Dezvoltarea capacitatii de productie a SC Etansari GRAFEX SRL prin asimilarea in fabricatie a elementelor care formeaza amenajarile interioare ale aparatelor de tip coloana cu talere</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului este imbunatatirea competitivitatii economice a companiei prin diversificarea producției</t>
   </si>
   <si>
     <t>VERTICAL DESIGN SRL</t>
   </si>
   <si>
     <t>Realizarea de investiții pentru dezvoltarea societății SC VERTICAL DESIGN SRL în scopul sprijinirii creșterii durabile și crearea de noi locuri de muncă</t>
   </si>
   <si>
     <t>Achiziționarea de echipamente performante în vederea diversificării producției prin produse care nu au fost fabricate anterior în unitate</t>
   </si>
   <si>
+    <t>12.12.2026</t>
+  </si>
+  <si>
     <t>Data Pro Consult SRL</t>
   </si>
   <si>
     <t>OPOGETE IMPEX S.R.L.</t>
   </si>
   <si>
     <t>Crearea unei pensiuni turistice - OPOGETE IMPEX SRL</t>
   </si>
   <si>
     <t>Înființarea unei noi unități de cazare și prin dotarea acesteia cu echipamente HORECA de ultima generație</t>
   </si>
   <si>
     <t>13.03.2027</t>
   </si>
   <si>
     <t>AVEURO INTERNAŢIONAL SRL</t>
   </si>
   <si>
     <t>Dezvoltarea activității productive a societății Aveuro International SRL</t>
   </si>
   <si>
     <t>Realizarea investiției inițiale prin crearea unei noi unități/hala de producție a microbuzelor electrice</t>
   </si>
   <si>
     <t>ALPHA VIC CONSULTING SRL
 CARMEDIA SERV SRL
 MODERN CITY DEVELOPMENT</t>
   </si>
   <si>
+    <t>VALLYS DECO S.R.L.</t>
+  </si>
+  <si>
+    <t>Investiții productive la SC. Vallys Deco SRL.</t>
+  </si>
+  <si>
+    <t>Crearea unei unități noi de servicii în domeniul construcțiilor</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>Gherghița</t>
+  </si>
+  <si>
+    <t>DIRECT HUNTING SRL
+Gaman C. Lucian “Lucian” P.F.A.
+Găman C. Lucian “Lucian” PFA
+ITALIA STAR COM DUE SRL
+LACATUS R RADU INTREPRINDERE INDIVIDUALA
+PROFESIONAL LIGHTING SRL</t>
+  </si>
+  <si>
     <t>URBAN AGRO BUSINESS SRL</t>
   </si>
   <si>
     <t>Realizarea de investiții pentru dezvoltarea societății SC Urban Agro Business SRL în scopul sprijinirii creșterii durabile și crearea de noi locuri de muncă</t>
   </si>
   <si>
     <t>Realizarea unei unități de cazare de tip hotel cu o capacitate de cazare de 60 camere, cu facilități integrate de agrement, centru SPA.</t>
   </si>
   <si>
     <t>TRIQ VISION DISTRIBUTION SRL</t>
   </si>
   <si>
     <t>Realizarea unei investiții inițiale în cadrul Triq Vision Distribution SRL</t>
   </si>
   <si>
     <t>Înfiintarea unei noi unitati de productie lentile oftalmice și dotarea acesteia cu o linie nouă, automatizată de producție</t>
   </si>
   <si>
     <t>Albești-Paleologu</t>
   </si>
   <si>
     <t>GRANT BOX CONSULTING SRL</t>
   </si>
   <si>
     <t>PREMIER MEAT DISTRIBUTION SRL</t>
   </si>
   <si>
     <t>Construire hală procesare</t>
   </si>
   <si>
     <t>Realizarea unei investiții inițiale prin crearea unei unități noi cu o capacitate de fabricare produse din carne de 1.880 tone/an</t>
   </si>
   <si>
     <t>4 Dent Evolution Mava SRL</t>
   </si>
   <si>
     <t>Creștere durabilă a 4 DENT EVOLUTION MAVA SRL prin diversificarea serviciilor stomatologice și implementarea soluțiilor pentru eficiență energetică</t>
   </si>
   <si>
     <t>Obiectivul general al proiectului este creșterea competitivității și a capacității de inovare a clinicii 4 DENT EVOLUTION MAVA SRL prin dezvoltarea unui punct de lucru modern în municipiul Ploiești, specializat în furnizarea de servicii stomatologice si de medicină generală pediatrică integrate</t>
   </si>
   <si>
     <t>17.04.2027</t>
   </si>
   <si>
+    <t>MI Tech (Marine &amp; Industrial Technologies) SRL</t>
+  </si>
+  <si>
+    <t>Construire clinică veterinară</t>
+  </si>
+  <si>
+    <t>Obiectivul general al prezentului proiect constă în dezvoltarea și creșterea cifrei de afaceri a SC MI Tech (Marine &amp; Industrial Technologies) SRL prin realizarea unei clinici veterinare în municipiul Câmpina</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>29.05.2028</t>
+  </si>
+  <si>
     <t>Compass Arhitectură&amp;Design SRL</t>
   </si>
   <si>
     <t>Construire vilă cu 3 unități de cazare pentru vacanțe și perioade de scurtă durată, amenajare spații de parcare, sistematizare, amenajare și împrejmuire teren, organizare șantier, branșamente utilități</t>
   </si>
   <si>
     <t>Dezvoltarea activității societății prin construcția și dotarea unei unități de cazare pentru vacanțe și perioade de scurtă durată</t>
+  </si>
+  <si>
+    <t>MINDEX BUSINESS CONSULTING S.R.L.</t>
+  </si>
+  <si>
+    <t>Inființare facilitate de servicii turistice de cazare (inclusiv cu spații de servire a masei) alcătuită din corp principal P+M și 7 bungalow-uri P+M, bazin vidanjabil, împrejmuire, branșamente utilități, alei, parcaje și organizare de șantier</t>
+  </si>
+  <si>
+    <t>Construirea noii unitati turistice si dotarea in vederea dezvoltarii capacitatii de prestare servicii turistice</t>
+  </si>
+  <si>
+    <t>28.05.2028</t>
+  </si>
+  <si>
+    <t>Posești</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -1967,51 +2052,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T82"/>
+  <dimension ref="A1:T87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="2"/>
     <col min="2" max="2" width="30" customWidth="true" style="2"/>
     <col min="3" max="3" width="20" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="80" customWidth="true" style="2"/>
     <col min="7" max="7" width="20" customWidth="true" style="2"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="2"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="80" customWidth="true" style="2"/>
     <col min="13" max="13" width="30" customWidth="true" style="2"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="20" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="2"/>
     <col min="18" max="18" width="15" customWidth="true" style="0"/>
@@ -2778,4170 +2863,4443 @@
       </c>
       <c r="N13" s="1">
         <v>271177.459099</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>44</v>
       </c>
       <c r="Q13" s="2">
         <v>45.357823</v>
       </c>
       <c r="R13">
         <v>25.554569</v>
       </c>
       <c r="S13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T13" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="2">
-        <v>325148</v>
+        <v>352736</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="H14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I14" s="1">
-        <v>4604568.529163</v>
+        <v>270989.828023</v>
       </c>
       <c r="J14" s="3">
-        <v>2925229.860916</v>
+        <v>240162.568811</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M14" s="4">
-        <v>0.64</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.77</v>
+      </c>
+      <c r="N14" s="1"/>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
-        <v>102</v>
+        <v>30</v>
       </c>
       <c r="Q14" s="2">
-        <v>44.800685</v>
+        <v>44.930713</v>
       </c>
       <c r="R14">
-        <v>26.26789</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>26.026691</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="2">
-        <v>352736</v>
+        <v>352335</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>107</v>
       </c>
       <c r="H15" t="s">
         <v>108</v>
       </c>
       <c r="I15" s="1">
-        <v>270989.828023</v>
+        <v>341185.37389</v>
       </c>
       <c r="J15" s="3">
-        <v>240162.568811</v>
+        <v>296344.898943</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M15" s="4">
         <v>0.77</v>
       </c>
       <c r="N15" s="1"/>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15" s="2">
-        <v>44.930713</v>
+        <v>44.941127</v>
       </c>
       <c r="R15">
-        <v>26.026691</v>
+        <v>26.021637</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="2">
         <v>351794</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>112</v>
       </c>
       <c r="H16" t="s">
         <v>113</v>
       </c>
       <c r="I16" s="1">
         <v>565723.26114</v>
       </c>
       <c r="J16" s="3">
         <v>299450.225017</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M16" s="4">
         <v>0.77</v>
       </c>
       <c r="N16" s="1"/>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>114</v>
       </c>
       <c r="Q16" s="2">
         <v>44.920685</v>
       </c>
       <c r="R16">
         <v>25.934918</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="2">
-        <v>318877</v>
+        <v>354645</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="H17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I17" s="1">
-        <v>22311527.183744</v>
+        <v>337587.268453</v>
       </c>
       <c r="J17" s="3">
-        <v>7999788.648149</v>
+        <v>299564.222285</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M17" s="4">
-        <v>0.64</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.77</v>
+      </c>
+      <c r="N17" s="1"/>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="Q17" s="2">
-        <v>45.028322</v>
+        <v>44.932673</v>
       </c>
       <c r="R17">
-        <v>26.334189</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>26.007146</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="2">
-        <v>319100</v>
+        <v>318877</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="G18" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H18" t="s">
         <v>123</v>
       </c>
-      <c r="G18" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I18" s="1">
-        <v>15526079.225791</v>
+        <v>22311527.183744</v>
       </c>
       <c r="J18" s="3">
-        <v>7995497.849419</v>
+        <v>7999788.648149</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="4">
         <v>0.64</v>
       </c>
-      <c r="N18" s="1"/>
+      <c r="N18" s="1">
+        <v>117950.514531</v>
+      </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
-        <v>57</v>
+        <v>124</v>
       </c>
       <c r="Q18" s="2">
-        <v>45.007436</v>
+        <v>45.028322</v>
       </c>
       <c r="R18">
-        <v>26.423928</v>
+        <v>26.334189</v>
+      </c>
+      <c r="S18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T18" s="2" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="2">
-        <v>319312</v>
+        <v>319100</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>129</v>
       </c>
       <c r="H19" t="s">
         <v>130</v>
       </c>
       <c r="I19" s="1">
-        <v>868162.728625</v>
+        <v>15526079.225791</v>
       </c>
       <c r="J19" s="3">
-        <v>531659.583149</v>
+        <v>7995497.849419</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M19" s="4">
         <v>0.64</v>
       </c>
-      <c r="N19" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="N19" s="1"/>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="Q19" s="2">
-        <v>45.350786</v>
+        <v>45.007436</v>
       </c>
       <c r="R19">
-        <v>25.544071</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>26.423928</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="2">
-        <v>318838</v>
+        <v>319312</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="G20" s="2" t="s">
+      <c r="H20" t="s">
         <v>135</v>
       </c>
-      <c r="H20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I20" s="1">
-        <v>1458159.723841</v>
+        <v>868162.728625</v>
       </c>
       <c r="J20" s="3">
-        <v>1103654.928247</v>
+        <v>531659.583149</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M20" s="4">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="N20" s="1">
-        <v>447733.084777</v>
+        <v>431168.111107</v>
       </c>
       <c r="O20" t="s">
         <v>29</v>
       </c>
       <c r="P20" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="Q20" s="2">
-        <v>44.998008</v>
+        <v>45.350786</v>
       </c>
       <c r="R20">
-        <v>25.971633</v>
+        <v>25.544071</v>
       </c>
       <c r="S20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T20" s="2" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="2">
-        <v>319303</v>
+        <v>318838</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="F21" s="2" t="s">
+      <c r="G21" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="G21" s="2" t="s">
+      <c r="H21" t="s">
         <v>141</v>
       </c>
-      <c r="H21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I21" s="1">
-        <v>427592.874945</v>
+        <v>1458159.723841</v>
       </c>
       <c r="J21" s="3">
-        <v>271233.882703</v>
+        <v>1103654.928247</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M21" s="4">
         <v>0.65</v>
       </c>
       <c r="N21" s="1">
-        <v>263206.978333</v>
+        <v>447733.084777</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
         <v>84</v>
       </c>
       <c r="Q21" s="2">
-        <v>45.001459</v>
+        <v>44.998008</v>
       </c>
       <c r="R21">
-        <v>25.961692</v>
+        <v>25.971633</v>
       </c>
       <c r="S21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T21" s="2" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="2">
-        <v>319457</v>
+        <v>319303</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E22" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="G22" s="2" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="H22" t="s">
         <v>147</v>
       </c>
       <c r="I22" s="1">
-        <v>7937296.737951</v>
+        <v>427592.874945</v>
       </c>
       <c r="J22" s="3">
-        <v>4731925.473329</v>
+        <v>271233.882703</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M22" s="4">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="N22" s="1">
-        <v>82110.373035</v>
+        <v>263206.978333</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="Q22" s="2">
-        <v>45.302112</v>
+        <v>45.001459</v>
       </c>
       <c r="R22">
-        <v>25.710312</v>
+        <v>25.961692</v>
       </c>
       <c r="S22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T22" s="2" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="2">
-        <v>318680</v>
+        <v>354466</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="F23" s="2" t="s">
+      <c r="G23" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="H23" t="s">
+        <v>119</v>
+      </c>
+      <c r="I23" s="1">
+        <v>280598.53538</v>
+      </c>
+      <c r="J23" s="3">
+        <v>252538.682846</v>
+      </c>
+      <c r="K23" t="s">
+        <v>27</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M23" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="N23" s="1"/>
+      <c r="O23" t="s">
+        <v>29</v>
+      </c>
+      <c r="P23" t="s">
         <v>152</v>
       </c>
-      <c r="G23" s="2" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Q23" s="2">
-        <v>44.942035</v>
+        <v>45.081751</v>
       </c>
       <c r="R23">
-        <v>26.018714</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>25.795196</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="2">
-        <v>319970</v>
+        <v>319457</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="H24" t="s">
         <v>156</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="I24" s="1">
+        <v>7937296.737951</v>
+      </c>
+      <c r="J24" s="3">
+        <v>4731925.473329</v>
+      </c>
+      <c r="K24" t="s">
+        <v>27</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M24" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N24" s="1">
+        <v>82110.373035</v>
+      </c>
+      <c r="O24" t="s">
+        <v>29</v>
+      </c>
+      <c r="P24" t="s">
         <v>157</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q24" s="2">
-        <v>44.92118</v>
+        <v>45.302112</v>
       </c>
       <c r="R24">
-        <v>26.038325</v>
+        <v>25.710312</v>
       </c>
       <c r="S24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T24" s="2" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="2">
-        <v>319632</v>
+        <v>318680</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="G25" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="F25" s="2" t="s">
+      <c r="H25" t="s">
         <v>163</v>
       </c>
-      <c r="G25" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I25" s="1">
-        <v>884785.800137</v>
+        <v>405057.233589</v>
       </c>
       <c r="J25" s="3">
-        <v>565642.816658</v>
+        <v>254751.384813</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M25" s="4">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="N25" s="1">
-        <v>535958.403344</v>
+        <v>248422.753949</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="Q25" s="2">
-        <v>45.001991</v>
+        <v>44.942035</v>
       </c>
       <c r="R25">
-        <v>26.440231</v>
+        <v>26.018714</v>
       </c>
       <c r="S25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T25" s="2" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="2">
-        <v>320097</v>
+        <v>319970</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="G26" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="H26" t="s">
         <v>168</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I26" s="1">
-        <v>5210767.652852</v>
+        <v>972778.671062</v>
       </c>
       <c r="J26" s="3">
-        <v>3128147.29067</v>
+        <v>624517.214696</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M26" s="4">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="N26" s="1">
-        <v>94062.788921</v>
+        <v>51553.643928</v>
       </c>
       <c r="O26" t="s">
         <v>29</v>
       </c>
       <c r="P26" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="Q26" s="2">
-        <v>45.003382</v>
+        <v>44.92118</v>
       </c>
       <c r="R26">
-        <v>26.450936</v>
+        <v>26.038325</v>
       </c>
       <c r="S26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T26" s="2" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="2">
-        <v>320334</v>
+        <v>319632</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G27" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="H27" t="s">
         <v>174</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="1">
-        <v>2342391.488122</v>
+        <v>884785.800137</v>
       </c>
       <c r="J27" s="3">
-        <v>1472954.912168</v>
+        <v>565642.816658</v>
       </c>
       <c r="K27" t="s">
         <v>27</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M27" s="4">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="N27" s="1">
-        <v>1295328.584636</v>
+        <v>535958.403344</v>
       </c>
       <c r="O27" t="s">
         <v>29</v>
       </c>
       <c r="P27" t="s">
-        <v>178</v>
+        <v>57</v>
       </c>
       <c r="Q27" s="2">
-        <v>44.824013</v>
+        <v>45.001991</v>
       </c>
       <c r="R27">
-        <v>26.081942</v>
+        <v>26.440231</v>
       </c>
       <c r="S27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T27" s="2" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="2">
-        <v>320415</v>
+        <v>320097</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="H28" t="s">
         <v>180</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I28" s="1">
-        <v>733633.052619</v>
+        <v>5210767.652852</v>
       </c>
       <c r="J28" s="3">
-        <v>463445.039595</v>
+        <v>3128147.29067</v>
       </c>
       <c r="K28" t="s">
         <v>27</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M28" s="4">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="N28" s="1">
-        <v>65476.239096</v>
+        <v>94062.788921</v>
       </c>
       <c r="O28" t="s">
         <v>29</v>
       </c>
       <c r="P28" t="s">
-        <v>185</v>
+        <v>57</v>
       </c>
       <c r="Q28" s="2">
-        <v>45.200459</v>
+        <v>45.003382</v>
       </c>
       <c r="R28">
-        <v>26.022331</v>
+        <v>26.450936</v>
       </c>
       <c r="S28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T28" s="2" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="2">
-        <v>319866</v>
+        <v>320334</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>55</v>
+        <v>185</v>
       </c>
       <c r="H29" t="s">
-        <v>56</v>
+        <v>186</v>
       </c>
       <c r="I29" s="1">
-        <v>5904100.279375</v>
+        <v>2342391.488122</v>
       </c>
       <c r="J29" s="3">
-        <v>3617888.485348</v>
+        <v>1472954.912168</v>
       </c>
       <c r="K29" t="s">
         <v>27</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M29" s="4">
         <v>0.64</v>
       </c>
       <c r="N29" s="1">
-        <v>612840.561563</v>
+        <v>1295328.584636</v>
       </c>
       <c r="O29" t="s">
         <v>29</v>
       </c>
       <c r="P29" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="Q29" s="2">
-        <v>45.127588</v>
+        <v>44.824013</v>
       </c>
       <c r="R29">
-        <v>25.745513</v>
+        <v>26.081942</v>
       </c>
       <c r="S29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T29" s="2" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="2">
-        <v>320838</v>
+        <v>320415</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="G30" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="H30" t="s">
         <v>193</v>
       </c>
-      <c r="F30" s="2" t="s">
+      <c r="I30" s="1">
+        <v>733633.052619</v>
+      </c>
+      <c r="J30" s="3">
+        <v>463445.039595</v>
+      </c>
+      <c r="K30" t="s">
+        <v>27</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M30" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N30" s="1">
+        <v>65476.239096</v>
+      </c>
+      <c r="O30" t="s">
+        <v>29</v>
+      </c>
+      <c r="P30" t="s">
         <v>194</v>
       </c>
-      <c r="G30" s="2" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Q30" s="2">
-        <v>45.001459</v>
+        <v>45.200459</v>
       </c>
       <c r="R30">
-        <v>25.961692</v>
+        <v>26.022331</v>
       </c>
       <c r="S30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T30" s="2" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="2">
-        <v>320608</v>
+        <v>319866</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="H31" t="s">
-        <v>201</v>
+        <v>56</v>
       </c>
       <c r="I31" s="1">
-        <v>17495889.321462</v>
+        <v>5904100.279375</v>
       </c>
       <c r="J31" s="3">
-        <v>7955128.084174</v>
+        <v>3617888.485348</v>
       </c>
       <c r="K31" t="s">
         <v>27</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M31" s="4">
         <v>0.64</v>
       </c>
-      <c r="N31" s="1"/>
+      <c r="N31" s="1">
+        <v>612840.561563</v>
+      </c>
       <c r="O31" t="s">
         <v>29</v>
       </c>
       <c r="P31" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="Q31" s="2">
-        <v>44.873558</v>
+        <v>45.127588</v>
       </c>
       <c r="R31">
-        <v>25.980841</v>
+        <v>25.745513</v>
+      </c>
+      <c r="S31" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T31" s="2" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" s="2">
-        <v>321034</v>
+        <v>320838</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="G32" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="H32" t="s">
         <v>204</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I32" s="1">
-        <v>6983051.286329</v>
+        <v>12543434.558025</v>
       </c>
       <c r="J32" s="3">
-        <v>4403504.69108</v>
+        <v>7397970.685774</v>
       </c>
       <c r="K32" t="s">
         <v>27</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M32" s="4">
         <v>0.64</v>
       </c>
       <c r="N32" s="1">
-        <v>3023321.081722</v>
+        <v>1020767.932227</v>
       </c>
       <c r="O32" t="s">
         <v>29</v>
       </c>
       <c r="P32" t="s">
-        <v>202</v>
+        <v>84</v>
       </c>
       <c r="Q32" s="2">
-        <v>44.8744</v>
+        <v>45.001459</v>
       </c>
       <c r="R32">
-        <v>25.982544</v>
+        <v>25.961692</v>
       </c>
       <c r="S32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T32" s="2" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="2">
-        <v>320494</v>
+        <v>320608</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="G33" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="H33" t="s">
         <v>210</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I33" s="1">
-        <v>13017834.176147</v>
+        <v>17495889.321462</v>
       </c>
       <c r="J33" s="3">
-        <v>7999901.728504</v>
+        <v>7955128.084174</v>
       </c>
       <c r="K33" t="s">
         <v>27</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M33" s="4">
         <v>0.64</v>
       </c>
-      <c r="N33" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="N33" s="1"/>
       <c r="O33" t="s">
         <v>29</v>
       </c>
       <c r="P33" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="Q33" s="2">
-        <v>44.974913</v>
+        <v>44.873558</v>
       </c>
       <c r="R33">
-        <v>26.024569</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>25.980841</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" s="2">
-        <v>320481</v>
+        <v>321034</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="H34" t="s">
         <v>216</v>
       </c>
-      <c r="E34" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I34" s="1">
-        <v>3006657.245649</v>
+        <v>6983051.286329</v>
       </c>
       <c r="J34" s="3">
-        <v>1919469.692889</v>
+        <v>4403504.69108</v>
       </c>
       <c r="K34" t="s">
         <v>27</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M34" s="4">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="N34" s="1">
-        <v>956691.122322</v>
+        <v>3023321.081722</v>
       </c>
       <c r="O34" t="s">
         <v>29</v>
       </c>
       <c r="P34" t="s">
-        <v>57</v>
+        <v>211</v>
       </c>
       <c r="Q34" s="2">
-        <v>45.007436</v>
+        <v>44.8744</v>
       </c>
       <c r="R34">
-        <v>26.423928</v>
+        <v>25.982544</v>
       </c>
       <c r="S34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T34" s="2" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" s="2">
-        <v>318983</v>
+        <v>320494</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="H35" t="s">
         <v>222</v>
       </c>
-      <c r="E35" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I35" s="1">
-        <v>6638546.482695</v>
+        <v>13017834.176147</v>
       </c>
       <c r="J35" s="3">
-        <v>4980001.09137</v>
+        <v>7999901.728504</v>
       </c>
       <c r="K35" t="s">
         <v>27</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M35" s="4">
         <v>0.64</v>
       </c>
-      <c r="N35" s="1"/>
+      <c r="N35" s="1">
+        <v>76037.102545</v>
+      </c>
       <c r="O35" t="s">
         <v>29</v>
       </c>
       <c r="P35" t="s">
-        <v>190</v>
+        <v>223</v>
       </c>
       <c r="Q35" s="2">
-        <v>45.133073</v>
+        <v>44.974913</v>
       </c>
       <c r="R35">
-        <v>25.745602</v>
+        <v>26.024569</v>
+      </c>
+      <c r="S35" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T35" s="2" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="2">
-        <v>318962</v>
+        <v>320481</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="G36" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="F36" s="2" t="s">
+      <c r="H36" t="s">
         <v>229</v>
       </c>
-      <c r="G36" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I36" s="1">
-        <v>6896462.507537</v>
+        <v>3006657.245649</v>
       </c>
       <c r="J36" s="3">
-        <v>4223240.089239</v>
+        <v>1919469.692889</v>
       </c>
       <c r="K36" t="s">
         <v>27</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M36" s="4">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="N36" s="1">
-        <v>80398.480524</v>
+        <v>956691.122322</v>
       </c>
       <c r="O36" t="s">
         <v>29</v>
       </c>
       <c r="P36" t="s">
-        <v>114</v>
+        <v>57</v>
       </c>
       <c r="Q36" s="2">
-        <v>44.877273</v>
+        <v>45.007436</v>
       </c>
       <c r="R36">
-        <v>25.919598</v>
+        <v>26.423928</v>
       </c>
       <c r="S36" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="T36" s="2" t="s">
+        <v>230</v>
+      </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" s="2">
-        <v>321022</v>
+        <v>318983</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="F37" s="2" t="s">
+      <c r="G37" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="G37" s="2" t="s">
+      <c r="H37" t="s">
         <v>235</v>
       </c>
-      <c r="H37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I37" s="1">
-        <v>1281531.993408</v>
+        <v>6638546.482695</v>
       </c>
       <c r="J37" s="3">
-        <v>967170.177272</v>
+        <v>4980001.09137</v>
       </c>
       <c r="K37" t="s">
         <v>27</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M37" s="4">
-        <v>0.65</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.64</v>
+      </c>
+      <c r="N37" s="1"/>
       <c r="O37" t="s">
         <v>29</v>
       </c>
       <c r="P37" t="s">
-        <v>237</v>
+        <v>199</v>
       </c>
       <c r="Q37" s="2">
-        <v>44.917473</v>
+        <v>45.133073</v>
       </c>
       <c r="R37">
-        <v>25.871407</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>25.745602</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" s="2">
-        <v>321729</v>
+        <v>318962</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="G38" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="H38" t="s">
         <v>240</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I38" s="1">
-        <v>11251972.012301</v>
+        <v>6896462.507537</v>
       </c>
       <c r="J38" s="3">
-        <v>6435710.957913</v>
+        <v>4223240.089239</v>
       </c>
       <c r="K38" t="s">
         <v>27</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M38" s="4">
         <v>0.64</v>
       </c>
       <c r="N38" s="1">
-        <v>2365067.51216</v>
+        <v>80398.480524</v>
       </c>
       <c r="O38" t="s">
         <v>29</v>
       </c>
       <c r="P38" t="s">
-        <v>243</v>
+        <v>114</v>
       </c>
       <c r="Q38" s="2">
-        <v>45.02648</v>
+        <v>44.877273</v>
       </c>
       <c r="R38">
-        <v>25.796886</v>
+        <v>25.919598</v>
       </c>
       <c r="S38" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="T38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" s="2">
-        <v>321728</v>
+        <v>321022</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="H39" t="s">
         <v>245</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="I39" s="1">
+        <v>1281531.993408</v>
+      </c>
+      <c r="J39" s="3">
+        <v>967170.177272</v>
+      </c>
+      <c r="K39" t="s">
+        <v>27</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M39" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N39" s="1">
+        <v>868886.449331</v>
+      </c>
+      <c r="O39" t="s">
+        <v>29</v>
+      </c>
+      <c r="P39" t="s">
         <v>246</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q39" s="2">
-        <v>44.843682</v>
+        <v>44.917473</v>
       </c>
       <c r="R39">
-        <v>26.042157</v>
+        <v>25.871407</v>
       </c>
       <c r="S39" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="T39" s="2" t="s">
+        <v>247</v>
+      </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" s="2">
-        <v>320898</v>
+        <v>321729</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>248</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>163</v>
+        <v>250</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>250</v>
+        <v>173</v>
       </c>
       <c r="H40" t="s">
         <v>251</v>
       </c>
       <c r="I40" s="1">
-        <v>1044642.997548</v>
+        <v>11251972.012301</v>
       </c>
       <c r="J40" s="3">
-        <v>672061.126744</v>
+        <v>6435710.957913</v>
       </c>
       <c r="K40" t="s">
         <v>27</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M40" s="4">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="N40" s="1">
-        <v>74059.096756</v>
+        <v>2365067.51216</v>
       </c>
       <c r="O40" t="s">
         <v>29</v>
       </c>
       <c r="P40" t="s">
-        <v>57</v>
+        <v>252</v>
       </c>
       <c r="Q40" s="2">
-        <v>44.998164</v>
+        <v>45.02648</v>
       </c>
       <c r="R40">
-        <v>26.441765</v>
+        <v>25.796886</v>
       </c>
       <c r="S40" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T40" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" s="2">
-        <v>321966</v>
+        <v>321728</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>256</v>
+        <v>209</v>
       </c>
       <c r="H41" t="s">
-        <v>257</v>
+        <v>204</v>
       </c>
       <c r="I41" s="1">
-        <v>349275.324597</v>
+        <v>1138682.739076</v>
       </c>
       <c r="J41" s="3">
-        <v>222453.559513</v>
+        <v>729414.573703</v>
       </c>
       <c r="K41" t="s">
         <v>27</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M41" s="4">
-        <v>0.65</v>
-[...1 lines deleted...]
-      <c r="N41" s="1"/>
+        <v>0.64</v>
+      </c>
+      <c r="N41" s="1">
+        <v>25324.597017</v>
+      </c>
       <c r="O41" t="s">
         <v>29</v>
       </c>
       <c r="P41" t="s">
-        <v>258</v>
+        <v>211</v>
       </c>
       <c r="Q41" s="2">
-        <v>45.135129</v>
+        <v>44.843682</v>
       </c>
       <c r="R41">
-        <v>26.022862</v>
+        <v>26.042157</v>
+      </c>
+      <c r="S41" s="2" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" s="2">
-        <v>319150</v>
+        <v>320898</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G42" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="H42" t="s">
         <v>260</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I42" s="1">
-        <v>345003.716284</v>
+        <v>1044642.997548</v>
       </c>
       <c r="J42" s="3">
-        <v>221213.253206</v>
+        <v>672061.126744</v>
       </c>
       <c r="K42" t="s">
         <v>27</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M42" s="4">
         <v>0.65</v>
       </c>
-      <c r="N42" s="1"/>
+      <c r="N42" s="1">
+        <v>74059.096756</v>
+      </c>
       <c r="O42" t="s">
         <v>29</v>
       </c>
       <c r="P42" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="Q42" s="2">
-        <v>44.953134</v>
+        <v>44.998164</v>
       </c>
       <c r="R42">
-        <v>26.047921</v>
+        <v>26.441765</v>
+      </c>
+      <c r="S42" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="T42" s="2" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="A43" s="2">
-        <v>322131</v>
+        <v>321966</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="G43" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="F43" s="2" t="s">
+      <c r="H43" t="s">
         <v>266</v>
       </c>
-      <c r="G43" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I43" s="1">
-        <v>4234392.828717</v>
+        <v>349275.324597</v>
       </c>
       <c r="J43" s="3">
-        <v>3193125.129638</v>
+        <v>222453.559513</v>
       </c>
       <c r="K43" t="s">
         <v>27</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M43" s="4">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="N43" s="1"/>
       <c r="O43" t="s">
         <v>29</v>
       </c>
       <c r="P43" t="s">
-        <v>30</v>
+        <v>267</v>
       </c>
       <c r="Q43" s="2">
-        <v>44.951294</v>
+        <v>45.135129</v>
       </c>
       <c r="R43">
-        <v>26.039233</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>26.022862</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="A44" s="2">
-        <v>321098</v>
+        <v>319150</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="E44" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="F44" s="2" t="s">
+      <c r="G44" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="H44" t="s">
         <v>271</v>
       </c>
-      <c r="G44" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I44" s="1">
-        <v>3425817.405636</v>
+        <v>345003.716284</v>
       </c>
       <c r="J44" s="3">
-        <v>2155997.911726</v>
+        <v>221213.253206</v>
       </c>
       <c r="K44" t="s">
         <v>27</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M44" s="4">
         <v>0.65</v>
       </c>
       <c r="N44" s="1"/>
       <c r="O44" t="s">
         <v>29</v>
       </c>
       <c r="P44" t="s">
-        <v>274</v>
+        <v>30</v>
       </c>
       <c r="Q44" s="2">
-        <v>44.817122</v>
+        <v>44.953134</v>
       </c>
       <c r="R44">
-        <v>26.246612</v>
+        <v>26.047921</v>
       </c>
       <c r="T44" s="2" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" s="2">
-        <v>322162</v>
+        <v>322131</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="H45" t="s">
         <v>276</v>
       </c>
-      <c r="E45" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I45" s="1">
-        <v>3952147.447441</v>
+        <v>4234392.828717</v>
       </c>
       <c r="J45" s="3">
-        <v>2398047.708727</v>
+        <v>3193125.129638</v>
       </c>
       <c r="K45" t="s">
         <v>27</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M45" s="4">
         <v>0.64</v>
       </c>
       <c r="N45" s="1"/>
       <c r="O45" t="s">
         <v>29</v>
       </c>
       <c r="P45" t="s">
-        <v>114</v>
+        <v>30</v>
       </c>
       <c r="Q45" s="2">
-        <v>44.877273</v>
+        <v>44.951294</v>
       </c>
       <c r="R45">
-        <v>25.919598</v>
+        <v>26.039233</v>
       </c>
       <c r="T45" s="2" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" s="2">
-        <v>322223</v>
+        <v>321098</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="H46" t="s">
         <v>282</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="I46" s="1">
+        <v>3425817.405636</v>
+      </c>
+      <c r="J46" s="3">
+        <v>2155997.911726</v>
+      </c>
+      <c r="K46" t="s">
+        <v>27</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M46" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N46" s="1"/>
+      <c r="O46" t="s">
+        <v>29</v>
+      </c>
+      <c r="P46" t="s">
         <v>283</v>
       </c>
-      <c r="F46" s="2" t="s">
+      <c r="Q46" s="2">
+        <v>44.817122</v>
+      </c>
+      <c r="R46">
+        <v>26.246612</v>
+      </c>
+      <c r="T46" s="2" t="s">
         <v>284</v>
-      </c>
-[...37 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47" s="2">
-        <v>322157</v>
+        <v>322162</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="E47" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="F47" s="2" t="s">
+      <c r="G47" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="G47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>251</v>
+        <v>289</v>
       </c>
       <c r="I47" s="1">
-        <v>3311767.763396</v>
+        <v>3952147.447441</v>
       </c>
       <c r="J47" s="3">
-        <v>2097716.330345</v>
+        <v>2398047.708727</v>
       </c>
       <c r="K47" t="s">
         <v>27</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M47" s="4">
-        <v>0.65</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.64</v>
+      </c>
+      <c r="N47" s="1"/>
       <c r="O47" t="s">
         <v>29</v>
       </c>
       <c r="P47" t="s">
         <v>114</v>
       </c>
       <c r="Q47" s="2">
-        <v>44.913473</v>
+        <v>44.877273</v>
       </c>
       <c r="R47">
-        <v>25.954812</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>25.919598</v>
       </c>
       <c r="T47" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48" s="2">
-        <v>321081</v>
+        <v>322223</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="H48" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="I48" s="1">
-        <v>5404260.306709</v>
+        <v>7955713.387868</v>
       </c>
       <c r="J48" s="3">
-        <v>3287557.76018</v>
+        <v>4987174.928649</v>
       </c>
       <c r="K48" t="s">
         <v>27</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M48" s="4">
         <v>0.64</v>
       </c>
       <c r="N48" s="1">
-        <v>84707.159223</v>
+        <v>48840.294248</v>
       </c>
       <c r="O48" t="s">
         <v>29</v>
       </c>
       <c r="P48" t="s">
-        <v>214</v>
+        <v>294</v>
       </c>
       <c r="Q48" s="2">
-        <v>44.974913</v>
+        <v>45.043776</v>
       </c>
       <c r="R48">
-        <v>26.024569</v>
+        <v>26.439352</v>
       </c>
       <c r="S48" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="T48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="1:20">
       <c r="A49" s="2">
-        <v>320250</v>
+        <v>322157</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>67</v>
+        <v>259</v>
       </c>
       <c r="H49" t="s">
-        <v>68</v>
+        <v>260</v>
       </c>
       <c r="I49" s="1">
-        <v>683784.644451</v>
+        <v>3311767.763396</v>
       </c>
       <c r="J49" s="3">
-        <v>434363.472284</v>
+        <v>2097716.330345</v>
       </c>
       <c r="K49" t="s">
         <v>27</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M49" s="4">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="N49" s="1">
-        <v>12662.298509</v>
+        <v>72644.155244</v>
       </c>
       <c r="O49" t="s">
         <v>29</v>
       </c>
       <c r="P49" t="s">
-        <v>243</v>
+        <v>114</v>
       </c>
       <c r="Q49" s="2">
-        <v>45.027386</v>
+        <v>44.913473</v>
       </c>
       <c r="R49">
-        <v>25.794874</v>
+        <v>25.954812</v>
       </c>
       <c r="S49" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="T49" s="2" t="s">
+        <v>298</v>
+      </c>
     </row>
     <row r="50" spans="1:20">
       <c r="A50" s="2">
-        <v>320610</v>
+        <v>321081</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>300</v>
+        <v>221</v>
       </c>
       <c r="H50" t="s">
-        <v>301</v>
+        <v>222</v>
       </c>
       <c r="I50" s="1">
-        <v>7185151.404912</v>
+        <v>5404260.306709</v>
       </c>
       <c r="J50" s="3">
-        <v>3871124.381959</v>
+        <v>3287557.76018</v>
       </c>
       <c r="K50" t="s">
         <v>27</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M50" s="4">
         <v>0.64</v>
       </c>
       <c r="N50" s="1">
-        <v>36177.995739</v>
+        <v>84707.159223</v>
       </c>
       <c r="O50" t="s">
         <v>29</v>
       </c>
       <c r="P50" t="s">
-        <v>148</v>
+        <v>223</v>
       </c>
       <c r="Q50" s="2">
-        <v>45.274765</v>
+        <v>44.974913</v>
       </c>
       <c r="R50">
-        <v>25.72745</v>
+        <v>26.024569</v>
       </c>
       <c r="S50" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="T50" s="2" t="s">
+        <v>302</v>
+      </c>
     </row>
     <row r="51" spans="1:20">
       <c r="A51" s="2">
-        <v>322578</v>
+        <v>320250</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>305</v>
+        <v>67</v>
       </c>
       <c r="H51" t="s">
-        <v>306</v>
+        <v>68</v>
       </c>
       <c r="I51" s="1">
-        <v>377893.236725</v>
+        <v>683784.644451</v>
       </c>
       <c r="J51" s="3">
-        <v>239902.823894</v>
+        <v>434363.472284</v>
       </c>
       <c r="K51" t="s">
         <v>27</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M51" s="4">
         <v>0.64</v>
       </c>
       <c r="N51" s="1">
-        <v>23972.080637</v>
+        <v>12662.298509</v>
       </c>
       <c r="O51" t="s">
         <v>29</v>
       </c>
       <c r="P51" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="Q51" s="2">
-        <v>44.89331</v>
+        <v>45.027386</v>
       </c>
       <c r="R51">
-        <v>26.037508</v>
+        <v>25.794874</v>
       </c>
       <c r="S51" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="T51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" s="2">
-        <v>319930</v>
+        <v>320610</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="G52" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="H52" t="s">
         <v>310</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I52" s="1">
-        <v>840328.188688</v>
+        <v>7185151.404912</v>
       </c>
       <c r="J52" s="3">
-        <v>537179.794589</v>
+        <v>3871124.381959</v>
       </c>
       <c r="K52" t="s">
         <v>27</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M52" s="4">
-        <v>0.65</v>
-[...1 lines deleted...]
-      <c r="N52" s="1"/>
+        <v>0.64</v>
+      </c>
+      <c r="N52" s="1">
+        <v>36177.995739</v>
+      </c>
       <c r="O52" t="s">
         <v>29</v>
       </c>
       <c r="P52" t="s">
-        <v>313</v>
+        <v>157</v>
       </c>
       <c r="Q52" s="2">
-        <v>45.318334</v>
+        <v>45.274765</v>
       </c>
       <c r="R52">
-        <v>25.993622</v>
+        <v>25.72745</v>
       </c>
       <c r="S52" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="T52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="53" spans="1:20">
       <c r="A53" s="2">
-        <v>322219</v>
+        <v>322578</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="H53" t="s">
         <v>315</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="I53" s="1">
+        <v>377893.236725</v>
+      </c>
+      <c r="J53" s="3">
+        <v>239902.823894</v>
+      </c>
+      <c r="K53" t="s">
+        <v>27</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M53" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N53" s="1">
+        <v>23972.080637</v>
+      </c>
+      <c r="O53" t="s">
+        <v>29</v>
+      </c>
+      <c r="P53" t="s">
         <v>316</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="Q53" s="2">
-        <v>44.938462</v>
+        <v>44.89331</v>
       </c>
       <c r="R53">
-        <v>26.01774</v>
+        <v>26.037508</v>
       </c>
       <c r="S53" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T53" s="2" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="A54" s="2">
-        <v>322552</v>
+        <v>319930</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="G54" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="H54" t="s">
+        <v>271</v>
+      </c>
+      <c r="I54" s="1">
+        <v>840328.188688</v>
+      </c>
+      <c r="J54" s="3">
+        <v>537179.794589</v>
+      </c>
+      <c r="K54" t="s">
+        <v>27</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M54" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N54" s="1"/>
+      <c r="O54" t="s">
+        <v>29</v>
+      </c>
+      <c r="P54" t="s">
         <v>321</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q54" s="2">
-        <v>44.972743</v>
+        <v>45.318334</v>
       </c>
       <c r="R54">
-        <v>26.082759</v>
+        <v>25.993622</v>
       </c>
       <c r="S54" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T54" s="2" t="s">
-        <v>32</v>
+        <v>322</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="A55" s="2">
-        <v>322333</v>
+        <v>322219</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="H55" t="s">
         <v>326</v>
       </c>
-      <c r="E55" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I55" s="1">
-        <v>578703.049001</v>
+        <v>2077702.586727</v>
       </c>
       <c r="J55" s="3">
-        <v>369718.360333</v>
+        <v>1578024.273425</v>
       </c>
       <c r="K55" t="s">
         <v>27</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M55" s="4">
         <v>0.65</v>
       </c>
-      <c r="N55" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="N55" s="1"/>
       <c r="O55" t="s">
         <v>29</v>
       </c>
       <c r="P55" t="s">
-        <v>331</v>
+        <v>30</v>
       </c>
       <c r="Q55" s="2">
-        <v>45.248871</v>
+        <v>44.938462</v>
       </c>
       <c r="R55">
-        <v>25.640803</v>
+        <v>26.01774</v>
       </c>
       <c r="S55" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T55" s="2" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="A56" s="2">
-        <v>322080</v>
+        <v>322552</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="H56" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="I56" s="1">
-        <v>2299130.359368</v>
+        <v>1128272.822286</v>
       </c>
       <c r="J56" s="3">
-        <v>1723364.463159</v>
+        <v>855666.312256</v>
       </c>
       <c r="K56" t="s">
         <v>27</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M56" s="4">
         <v>0.64</v>
       </c>
       <c r="N56" s="1">
-        <v>441533.500824</v>
+        <v>234844.245689</v>
       </c>
       <c r="O56" t="s">
         <v>29</v>
       </c>
       <c r="P56" t="s">
-        <v>114</v>
+        <v>333</v>
       </c>
       <c r="Q56" s="2">
-        <v>44.913473</v>
+        <v>44.972743</v>
       </c>
       <c r="R56">
-        <v>25.954812</v>
+        <v>26.082759</v>
       </c>
       <c r="S56" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T56" s="2" t="s">
-        <v>338</v>
+        <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="A57" s="2">
-        <v>319870</v>
+        <v>322333</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="H57" t="s">
+        <v>338</v>
+      </c>
+      <c r="I57" s="1">
+        <v>578703.049001</v>
+      </c>
+      <c r="J57" s="3">
+        <v>369718.360333</v>
+      </c>
+      <c r="K57" t="s">
+        <v>27</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M57" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N57" s="1">
+        <v>347433.557101</v>
+      </c>
+      <c r="O57" t="s">
+        <v>29</v>
+      </c>
+      <c r="P57" t="s">
         <v>339</v>
       </c>
-      <c r="E57" s="2" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Q57" s="2">
-        <v>45.034076</v>
+        <v>45.248871</v>
       </c>
       <c r="R57">
-        <v>25.937287</v>
+        <v>25.640803</v>
       </c>
       <c r="S57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T57" s="2" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="A58" s="2">
-        <v>322849</v>
+        <v>322080</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="H58" t="s">
+        <v>345</v>
+      </c>
+      <c r="I58" s="1">
+        <v>2299130.359368</v>
+      </c>
+      <c r="J58" s="3">
+        <v>1723364.463159</v>
+      </c>
+      <c r="K58" t="s">
+        <v>27</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M58" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N58" s="1">
+        <v>441533.500824</v>
+      </c>
+      <c r="O58" t="s">
+        <v>29</v>
+      </c>
+      <c r="P58" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q58" s="2">
+        <v>44.913473</v>
+      </c>
+      <c r="R58">
+        <v>25.954812</v>
+      </c>
+      <c r="S58" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T58" s="2" t="s">
         <v>346</v>
-      </c>
-[...41 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="A59" s="2">
-        <v>322482</v>
+        <v>319870</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="H59" t="s">
+        <v>351</v>
+      </c>
+      <c r="I59" s="1">
+        <v>996459.060578</v>
+      </c>
+      <c r="J59" s="3">
+        <v>630477.704305</v>
+      </c>
+      <c r="K59" t="s">
+        <v>27</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M59" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N59" s="1">
+        <v>481809.325883</v>
+      </c>
+      <c r="O59" t="s">
+        <v>29</v>
+      </c>
+      <c r="P59" t="s">
         <v>352</v>
       </c>
-      <c r="E59" s="2" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Q59" s="2">
-        <v>44.973831</v>
+        <v>45.034076</v>
       </c>
       <c r="R59">
-        <v>25.779986</v>
+        <v>25.937287</v>
       </c>
       <c r="S59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T59" s="2" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="A60" s="2">
-        <v>321943</v>
+        <v>322849</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>67</v>
+        <v>281</v>
       </c>
       <c r="H60" t="s">
-        <v>68</v>
+        <v>357</v>
       </c>
       <c r="I60" s="1">
-        <v>562464.067211</v>
+        <v>1970773.678498</v>
       </c>
       <c r="J60" s="3">
-        <v>355886.692527</v>
+        <v>1196295.940025</v>
       </c>
       <c r="K60" t="s">
         <v>27</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M60" s="4">
         <v>0.65</v>
       </c>
       <c r="N60" s="1"/>
       <c r="O60" t="s">
         <v>29</v>
       </c>
       <c r="P60" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="Q60" s="2">
-        <v>45.023462</v>
+        <v>45.020338</v>
       </c>
       <c r="R60">
-        <v>26.034704</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>26.027472</v>
       </c>
       <c r="T60" s="2" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="A61" s="2">
-        <v>322944</v>
+        <v>322482</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="G61" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="H61" t="s">
         <v>364</v>
       </c>
-      <c r="F61" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I61" s="1">
-        <v>1018044.537123</v>
+        <v>3542999.905535</v>
       </c>
       <c r="J61" s="3">
-        <v>772734.674599</v>
+        <v>2246110.521767</v>
       </c>
       <c r="K61" t="s">
         <v>27</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M61" s="4">
         <v>0.65</v>
       </c>
       <c r="N61" s="1">
-        <v>747588.429071</v>
+        <v>646299.873377</v>
       </c>
       <c r="O61" t="s">
         <v>29</v>
       </c>
       <c r="P61" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="Q61" s="2">
-        <v>45.1</v>
+        <v>44.973831</v>
       </c>
       <c r="R61">
-        <v>26.133333</v>
+        <v>25.779986</v>
       </c>
       <c r="S61" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T61" s="2" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="A62" s="2">
-        <v>322760</v>
+        <v>321943</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>366</v>
+        <v>67</v>
       </c>
       <c r="H62" t="s">
-        <v>373</v>
+        <v>68</v>
       </c>
       <c r="I62" s="1">
-        <v>1037405.973389</v>
+        <v>562464.067211</v>
       </c>
       <c r="J62" s="3">
-        <v>664242.657877</v>
+        <v>355886.692527</v>
       </c>
       <c r="K62" t="s">
         <v>27</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M62" s="4">
         <v>0.65</v>
       </c>
-      <c r="N62" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="N62" s="1"/>
       <c r="O62" t="s">
         <v>29</v>
       </c>
       <c r="P62" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="Q62" s="2">
-        <v>45.0</v>
+        <v>45.023462</v>
       </c>
       <c r="R62">
-        <v>25.75</v>
+        <v>26.034704</v>
       </c>
       <c r="S62" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T62" s="2" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="A63" s="2">
-        <v>322581</v>
+        <v>322944</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="H63" t="s">
+        <v>375</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1018044.537123</v>
+      </c>
+      <c r="J63" s="3">
+        <v>772734.674599</v>
+      </c>
+      <c r="K63" t="s">
+        <v>27</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M63" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N63" s="1">
+        <v>747588.429071</v>
+      </c>
+      <c r="O63" t="s">
+        <v>29</v>
+      </c>
+      <c r="P63" t="s">
         <v>376</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="Q63" s="2">
+        <v>45.1</v>
+      </c>
+      <c r="R63">
+        <v>26.133333</v>
+      </c>
+      <c r="S63" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T63" s="2" t="s">
         <v>377</v>
-      </c>
-[...35 lines deleted...]
-        <v>25.706423</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="A64" s="2">
-        <v>322819</v>
+        <v>322760</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="H64" t="s">
         <v>381</v>
       </c>
-      <c r="E64" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I64" s="1">
-        <v>3078076.050167</v>
+        <v>1037405.973389</v>
       </c>
       <c r="J64" s="3">
-        <v>1778814.302368</v>
+        <v>664242.657877</v>
       </c>
       <c r="K64" t="s">
         <v>27</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M64" s="4">
         <v>0.65</v>
       </c>
       <c r="N64" s="1">
-        <v>86314.177755</v>
+        <v>14018.973349</v>
       </c>
       <c r="O64" t="s">
         <v>29</v>
       </c>
       <c r="P64" t="s">
-        <v>114</v>
+        <v>382</v>
       </c>
       <c r="Q64" s="2">
-        <v>44.918308</v>
+        <v>45.0</v>
       </c>
       <c r="R64">
-        <v>25.943396</v>
+        <v>25.75</v>
       </c>
       <c r="S64" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="T64" s="2" t="s">
+        <v>383</v>
+      </c>
     </row>
     <row r="65" spans="1:20">
       <c r="A65" s="2">
-        <v>322878</v>
+        <v>322581</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="F65" s="2" t="s">
         <v>386</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="G65" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="H65" t="s">
         <v>387</v>
       </c>
-      <c r="F65" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I65" s="1">
-        <v>12992727.145556</v>
+        <v>12523396.798247</v>
       </c>
       <c r="J65" s="3">
-        <v>7943419.518029</v>
+        <v>7764538.08337</v>
       </c>
       <c r="K65" t="s">
         <v>27</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M65" s="4">
         <v>0.64</v>
       </c>
-      <c r="N65" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="N65" s="1"/>
       <c r="O65" t="s">
         <v>29</v>
       </c>
       <c r="P65" t="s">
-        <v>84</v>
+        <v>388</v>
       </c>
       <c r="Q65" s="2">
-        <v>45.001459</v>
+        <v>45.153093</v>
       </c>
       <c r="R65">
-        <v>25.961692</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>25.706423</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="A66" s="2">
-        <v>324760</v>
+        <v>322819</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="G66" s="2" t="s">
         <v>392</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="H66" t="s">
         <v>393</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I66" s="1">
-        <v>1807383.912851</v>
+        <v>3078076.050167</v>
       </c>
       <c r="J66" s="3">
-        <v>1123155.426699</v>
+        <v>1778814.302368</v>
       </c>
       <c r="K66" t="s">
         <v>27</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M66" s="4">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="N66" s="1">
-        <v>20802.34755</v>
+        <v>86314.177755</v>
       </c>
       <c r="O66" t="s">
         <v>29</v>
       </c>
       <c r="P66" t="s">
-        <v>350</v>
+        <v>114</v>
       </c>
       <c r="Q66" s="2">
-        <v>45.033719</v>
+        <v>44.918308</v>
       </c>
       <c r="R66">
-        <v>26.053943</v>
+        <v>25.943396</v>
       </c>
       <c r="S66" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="A67" s="2">
-        <v>323405</v>
+        <v>322878</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="E67" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="F67" s="2" t="s">
         <v>396</v>
       </c>
-      <c r="F67" s="2" t="s">
+      <c r="G67" s="2" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="H67" t="s">
         <v>398</v>
       </c>
       <c r="I67" s="1">
-        <v>547210.143908</v>
+        <v>12992727.145556</v>
       </c>
       <c r="J67" s="3">
-        <v>349422.490654</v>
+        <v>7943419.518029</v>
       </c>
       <c r="K67" t="s">
         <v>27</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M67" s="4">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="N67" s="1">
-        <v>274119.944125</v>
+        <v>47999.153837</v>
       </c>
       <c r="O67" t="s">
         <v>29</v>
       </c>
       <c r="P67" t="s">
-        <v>374</v>
+        <v>84</v>
       </c>
       <c r="Q67" s="2">
-        <v>45.0</v>
+        <v>45.001459</v>
       </c>
       <c r="R67">
-        <v>25.75</v>
+        <v>25.961692</v>
       </c>
       <c r="S67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T67" s="2" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="A68" s="2">
-        <v>324730</v>
+        <v>324760</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>402</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>329</v>
+        <v>209</v>
       </c>
       <c r="H68" t="s">
-        <v>403</v>
+        <v>210</v>
       </c>
       <c r="I68" s="1">
-        <v>2856817.522209</v>
+        <v>1807383.912851</v>
       </c>
       <c r="J68" s="3">
-        <v>2154956.725087</v>
+        <v>1123155.426699</v>
       </c>
       <c r="K68" t="s">
         <v>27</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M68" s="4">
         <v>0.64</v>
       </c>
       <c r="N68" s="1">
-        <v>52605.012662</v>
+        <v>20802.34755</v>
       </c>
       <c r="O68" t="s">
         <v>29</v>
       </c>
       <c r="P68" t="s">
-        <v>307</v>
+        <v>358</v>
       </c>
       <c r="Q68" s="2">
-        <v>44.855542</v>
+        <v>45.033719</v>
       </c>
       <c r="R68">
-        <v>26.072452</v>
+        <v>26.053943</v>
       </c>
       <c r="S68" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="T68" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="69" spans="1:20">
       <c r="A69" s="2">
-        <v>323444</v>
+        <v>323405</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>405</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="G69" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="H69" t="s">
         <v>406</v>
       </c>
-      <c r="F69" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I69" s="1">
-        <v>2961376.492342</v>
+        <v>547210.143908</v>
       </c>
       <c r="J69" s="3">
-        <v>1875836.616151</v>
+        <v>349422.490654</v>
       </c>
       <c r="K69" t="s">
         <v>27</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M69" s="4">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="N69" s="1">
-        <v>33971.137999</v>
+        <v>274119.944125</v>
       </c>
       <c r="O69" t="s">
         <v>29</v>
       </c>
       <c r="P69" t="s">
-        <v>325</v>
+        <v>382</v>
       </c>
       <c r="Q69" s="2">
-        <v>44.968083</v>
+        <v>45.0</v>
       </c>
       <c r="R69">
-        <v>26.08498</v>
+        <v>25.75</v>
       </c>
       <c r="S69" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="T69" s="2" t="s">
+        <v>407</v>
+      </c>
     </row>
     <row r="70" spans="1:20">
       <c r="A70" s="2">
-        <v>322976</v>
+        <v>324730</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="E70" s="2" t="s">
         <v>409</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="F70" s="2" t="s">
         <v>410</v>
       </c>
-      <c r="F70" s="2" t="s">
+      <c r="G70" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="H70" t="s">
         <v>411</v>
       </c>
-      <c r="G70" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I70" s="1">
-        <v>1609659.319854</v>
+        <v>2856817.522209</v>
       </c>
       <c r="J70" s="3">
-        <v>1195633.796278</v>
+        <v>2154956.725087</v>
       </c>
       <c r="K70" t="s">
         <v>27</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M70" s="4">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="N70" s="1">
-        <v>450563.005989</v>
+        <v>52605.012662</v>
       </c>
       <c r="O70" t="s">
         <v>29</v>
       </c>
       <c r="P70" t="s">
-        <v>202</v>
+        <v>316</v>
       </c>
       <c r="Q70" s="2">
-        <v>44.874455</v>
+        <v>44.855542</v>
       </c>
       <c r="R70">
-        <v>25.983132</v>
+        <v>26.072452</v>
       </c>
       <c r="S70" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T70" s="2" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="A71" s="2">
-        <v>323040</v>
+        <v>323444</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D71" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="E71" s="2" t="s">
         <v>414</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>415</v>
       </c>
-      <c r="F71" s="2" t="s">
+      <c r="G71" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="H71" t="s">
         <v>416</v>
       </c>
-      <c r="G71" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I71" s="1">
-        <v>2089925.222093</v>
+        <v>2961376.492342</v>
       </c>
       <c r="J71" s="3">
-        <v>1330557.699883</v>
+        <v>1875836.616151</v>
       </c>
       <c r="K71" t="s">
         <v>27</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M71" s="4">
-        <v>0.65</v>
-[...1 lines deleted...]
-      <c r="N71" s="1"/>
+        <v>0.64</v>
+      </c>
+      <c r="N71" s="1">
+        <v>33971.137999</v>
+      </c>
       <c r="O71" t="s">
         <v>29</v>
       </c>
       <c r="P71" t="s">
-        <v>57</v>
+        <v>333</v>
       </c>
       <c r="Q71" s="2">
-        <v>44.994007</v>
+        <v>44.968083</v>
       </c>
       <c r="R71">
-        <v>26.440778</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>26.08498</v>
+      </c>
+      <c r="S71" s="2" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="A72" s="2">
-        <v>324598</v>
+        <v>322976</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D72" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="H72" t="s">
         <v>420</v>
       </c>
-      <c r="E72" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I72" s="1">
-        <v>617560.10773</v>
+        <v>1609659.319854</v>
       </c>
       <c r="J72" s="3">
-        <v>394423.061462</v>
+        <v>1195633.796278</v>
       </c>
       <c r="K72" t="s">
         <v>27</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M72" s="4">
         <v>0.65</v>
       </c>
       <c r="N72" s="1">
-        <v>301771.154078</v>
+        <v>450563.005989</v>
       </c>
       <c r="O72" t="s">
         <v>29</v>
       </c>
       <c r="P72" t="s">
-        <v>425</v>
+        <v>211</v>
       </c>
       <c r="Q72" s="2">
-        <v>45.401169</v>
+        <v>44.874455</v>
       </c>
       <c r="R72">
-        <v>25.536881</v>
+        <v>25.983132</v>
       </c>
       <c r="S72" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T72" s="2" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="A73" s="2">
-        <v>324938</v>
+        <v>323040</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>272</v>
+        <v>425</v>
       </c>
       <c r="H73" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="I73" s="1">
-        <v>2569117.783495</v>
+        <v>2089925.222093</v>
       </c>
       <c r="J73" s="3">
-        <v>1635035.048438</v>
+        <v>1330557.699883</v>
       </c>
       <c r="K73" t="s">
         <v>27</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M73" s="4">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="N73" s="1"/>
       <c r="O73" t="s">
         <v>29</v>
       </c>
       <c r="P73" t="s">
-        <v>344</v>
+        <v>57</v>
       </c>
       <c r="Q73" s="2">
-        <v>45.022937</v>
+        <v>44.994007</v>
       </c>
       <c r="R73">
-        <v>25.88562</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>26.440778</v>
       </c>
       <c r="T73" s="2" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="A74" s="2">
-        <v>325412</v>
+        <v>324598</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="H74" t="s">
         <v>432</v>
       </c>
-      <c r="E74" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I74" s="1">
-        <v>2008341.184628</v>
+        <v>617560.10773</v>
       </c>
       <c r="J74" s="3">
-        <v>1282192.091088</v>
+        <v>394423.061462</v>
       </c>
       <c r="K74" t="s">
         <v>27</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M74" s="4">
         <v>0.65</v>
       </c>
       <c r="N74" s="1">
-        <v>603511.854323</v>
+        <v>301771.154078</v>
       </c>
       <c r="O74" t="s">
         <v>29</v>
       </c>
       <c r="P74" t="s">
-        <v>30</v>
+        <v>433</v>
       </c>
       <c r="Q74" s="2">
-        <v>44.952701</v>
+        <v>45.401169</v>
       </c>
       <c r="R74">
-        <v>26.044194</v>
+        <v>25.536881</v>
       </c>
       <c r="S74" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="T74" s="2" t="s">
+        <v>434</v>
+      </c>
     </row>
     <row r="75" spans="1:20">
       <c r="A75" s="2">
-        <v>324804</v>
+        <v>324938</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>437</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="H75" t="s">
-        <v>318</v>
+        <v>438</v>
       </c>
       <c r="I75" s="1">
-        <v>2545883.914861</v>
+        <v>2569117.783495</v>
       </c>
       <c r="J75" s="3">
-        <v>1459717.620694</v>
+        <v>1635035.048438</v>
       </c>
       <c r="K75" t="s">
         <v>27</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M75" s="4">
         <v>0.64</v>
       </c>
-      <c r="N75" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="N75" s="1"/>
       <c r="O75" t="s">
         <v>29</v>
       </c>
       <c r="P75" t="s">
-        <v>30</v>
+        <v>352</v>
       </c>
       <c r="Q75" s="2">
-        <v>44.942497</v>
+        <v>45.022937</v>
       </c>
       <c r="R75">
-        <v>25.940077</v>
+        <v>25.88562</v>
       </c>
       <c r="S75" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T75" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="A76" s="2">
-        <v>325399</v>
+        <v>325412</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H76" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="I76" s="1">
-        <v>849678.562528</v>
+        <v>2008341.184628</v>
       </c>
       <c r="J76" s="3">
-        <v>527734.825341</v>
+        <v>1282192.091088</v>
       </c>
       <c r="K76" t="s">
         <v>27</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M76" s="4">
         <v>0.65</v>
       </c>
       <c r="N76" s="1">
-        <v>30121.347027</v>
+        <v>603511.854323</v>
       </c>
       <c r="O76" t="s">
         <v>29</v>
       </c>
       <c r="P76" t="s">
-        <v>84</v>
+        <v>30</v>
       </c>
       <c r="Q76" s="2">
-        <v>45.001459</v>
+        <v>44.952701</v>
       </c>
       <c r="R76">
-        <v>25.961692</v>
+        <v>26.044194</v>
       </c>
       <c r="S76" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="A77" s="2">
-        <v>322971</v>
+        <v>324804</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>443</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>366</v>
+        <v>281</v>
       </c>
       <c r="H77" t="s">
-        <v>373</v>
+        <v>446</v>
       </c>
       <c r="I77" s="1">
-        <v>11599608.871649</v>
+        <v>2545883.914861</v>
       </c>
       <c r="J77" s="3">
-        <v>6903453.509266</v>
+        <v>1459717.620694</v>
       </c>
       <c r="K77" t="s">
         <v>27</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M77" s="4">
         <v>0.64</v>
       </c>
       <c r="N77" s="1">
-        <v>77330.465892</v>
+        <v>465341.572537</v>
       </c>
       <c r="O77" t="s">
         <v>29</v>
       </c>
       <c r="P77" t="s">
-        <v>243</v>
+        <v>30</v>
       </c>
       <c r="Q77" s="2">
-        <v>45.02648</v>
+        <v>44.942497</v>
       </c>
       <c r="R77">
-        <v>25.796886</v>
+        <v>25.940077</v>
       </c>
       <c r="S77" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T77" s="2" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="A78" s="2">
-        <v>325475</v>
+        <v>325399</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>272</v>
+        <v>344</v>
       </c>
       <c r="H78" t="s">
-        <v>349</v>
+        <v>451</v>
       </c>
       <c r="I78" s="1">
-        <v>6174649.08952</v>
+        <v>849678.562528</v>
       </c>
       <c r="J78" s="3">
-        <v>3845545.923946</v>
+        <v>527734.825341</v>
       </c>
       <c r="K78" t="s">
         <v>27</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M78" s="4">
-        <v>0.64</v>
-[...1 lines deleted...]
-      <c r="N78" s="1"/>
+        <v>0.65</v>
+      </c>
+      <c r="N78" s="1">
+        <v>30121.347027</v>
+      </c>
       <c r="O78" t="s">
         <v>29</v>
       </c>
       <c r="P78" t="s">
-        <v>214</v>
+        <v>84</v>
       </c>
       <c r="Q78" s="2">
-        <v>44.974913</v>
+        <v>45.001459</v>
       </c>
       <c r="R78">
-        <v>26.024569</v>
+        <v>25.961692</v>
+      </c>
+      <c r="S78" s="2" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="A79" s="2">
-        <v>322946</v>
+        <v>322971</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="H79" t="s">
-        <v>343</v>
+        <v>381</v>
       </c>
       <c r="I79" s="1">
-        <v>867664.993769</v>
+        <v>11599608.871649</v>
       </c>
       <c r="J79" s="3">
-        <v>554468.135225</v>
+        <v>6903453.509266</v>
       </c>
       <c r="K79" t="s">
         <v>27</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M79" s="4">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="N79" s="1">
-        <v>35086.869397</v>
+        <v>77330.465892</v>
       </c>
       <c r="O79" t="s">
         <v>29</v>
       </c>
       <c r="P79" t="s">
-        <v>453</v>
+        <v>252</v>
       </c>
       <c r="Q79" s="2">
-        <v>44.929629</v>
+        <v>45.02648</v>
       </c>
       <c r="R79">
-        <v>26.209304</v>
+        <v>25.796886</v>
       </c>
       <c r="S79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T79" s="2" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="A80" s="2">
-        <v>325324</v>
+        <v>325148</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>355</v>
+        <v>67</v>
       </c>
       <c r="H80" t="s">
-        <v>356</v>
+        <v>459</v>
       </c>
       <c r="I80" s="1">
-        <v>11086426.327531</v>
+        <v>4604568.529163</v>
       </c>
       <c r="J80" s="3">
-        <v>6972101.250151</v>
+        <v>2925229.860916</v>
       </c>
       <c r="K80" t="s">
         <v>27</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M80" s="4">
         <v>0.64</v>
       </c>
       <c r="N80" s="1">
-        <v>97200.0</v>
+        <v>2735879.225791</v>
       </c>
       <c r="O80" t="s">
         <v>29</v>
       </c>
       <c r="P80" t="s">
-        <v>57</v>
+        <v>460</v>
       </c>
       <c r="Q80" s="2">
-        <v>44.998164</v>
+        <v>44.800685</v>
       </c>
       <c r="R80">
-        <v>26.441765</v>
+        <v>26.26789</v>
       </c>
       <c r="S80" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="T80" s="2" t="s">
+        <v>461</v>
+      </c>
     </row>
     <row r="81" spans="1:20">
       <c r="A81" s="2">
-        <v>351710</v>
+        <v>325475</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>165</v>
+        <v>281</v>
       </c>
       <c r="H81" t="s">
-        <v>461</v>
+        <v>357</v>
       </c>
       <c r="I81" s="1">
-        <v>140794.471009</v>
+        <v>6174649.08952</v>
       </c>
       <c r="J81" s="3">
-        <v>96737.252381</v>
+        <v>3845545.923946</v>
       </c>
       <c r="K81" t="s">
         <v>27</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M81" s="4">
-        <v>0.77</v>
+        <v>0.64</v>
       </c>
       <c r="N81" s="1"/>
       <c r="O81" t="s">
         <v>29</v>
       </c>
       <c r="P81" t="s">
-        <v>30</v>
+        <v>223</v>
       </c>
       <c r="Q81" s="2">
-        <v>44.937629</v>
+        <v>44.974913</v>
       </c>
       <c r="R81">
-        <v>26.01756</v>
+        <v>26.024569</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="A82" s="2">
+        <v>322946</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="H82" t="s">
+        <v>351</v>
+      </c>
+      <c r="I82" s="1">
+        <v>867664.993769</v>
+      </c>
+      <c r="J82" s="3">
+        <v>554468.135225</v>
+      </c>
+      <c r="K82" t="s">
+        <v>27</v>
+      </c>
+      <c r="L82" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M82" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="N82" s="1">
+        <v>35086.869397</v>
+      </c>
+      <c r="O82" t="s">
+        <v>29</v>
+      </c>
+      <c r="P82" t="s">
+        <v>468</v>
+      </c>
+      <c r="Q82" s="2">
+        <v>44.929629</v>
+      </c>
+      <c r="R82">
+        <v>26.209304</v>
+      </c>
+      <c r="S82" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T82" s="2" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="83" spans="1:20">
+      <c r="A83" s="2">
+        <v>325324</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="H83" t="s">
+        <v>364</v>
+      </c>
+      <c r="I83" s="1">
+        <v>11086426.327531</v>
+      </c>
+      <c r="J83" s="3">
+        <v>6972101.250151</v>
+      </c>
+      <c r="K83" t="s">
+        <v>27</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M83" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="N83" s="1">
+        <v>97200.0</v>
+      </c>
+      <c r="O83" t="s">
+        <v>29</v>
+      </c>
+      <c r="P83" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q83" s="2">
+        <v>44.998164</v>
+      </c>
+      <c r="R83">
+        <v>26.441765</v>
+      </c>
+      <c r="S83" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="84" spans="1:20">
+      <c r="A84" s="2">
+        <v>351710</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="H84" t="s">
+        <v>476</v>
+      </c>
+      <c r="I84" s="1">
+        <v>140794.471009</v>
+      </c>
+      <c r="J84" s="3">
+        <v>96737.252381</v>
+      </c>
+      <c r="K84" t="s">
+        <v>27</v>
+      </c>
+      <c r="L84" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M84" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="N84" s="1"/>
+      <c r="O84" t="s">
+        <v>29</v>
+      </c>
+      <c r="P84" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q84" s="2">
+        <v>44.937629</v>
+      </c>
+      <c r="R84">
+        <v>26.01756</v>
+      </c>
+    </row>
+    <row r="85" spans="1:20">
+      <c r="A85" s="2">
+        <v>351892</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="H85" t="s">
+        <v>481</v>
+      </c>
+      <c r="I85" s="1">
+        <v>404264.814964</v>
+      </c>
+      <c r="J85" s="3">
+        <v>299398.414835</v>
+      </c>
+      <c r="K85" t="s">
+        <v>27</v>
+      </c>
+      <c r="L85" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M85" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="N85" s="1"/>
+      <c r="O85" t="s">
+        <v>29</v>
+      </c>
+      <c r="P85" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q85" s="2">
+        <v>45.133073</v>
+      </c>
+      <c r="R85">
+        <v>25.745602</v>
+      </c>
+    </row>
+    <row r="86" spans="1:20">
+      <c r="A86" s="2">
         <v>352934</v>
       </c>
-      <c r="B82" s="2" t="s">
-[...14 lines deleted...]
-      <c r="G82" s="2" t="s">
+      <c r="B86" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="G86" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="H82" t="s">
+      <c r="H86" t="s">
         <v>113</v>
       </c>
-      <c r="I82" s="1">
+      <c r="I86" s="1">
         <v>548440.746173</v>
       </c>
-      <c r="J82" s="3">
+      <c r="J86" s="3">
         <v>299963.840559</v>
       </c>
-      <c r="K82" t="s">
-[...5 lines deleted...]
-      <c r="M82" s="4">
+      <c r="K86" t="s">
+        <v>27</v>
+      </c>
+      <c r="L86" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M86" s="4">
         <v>0.77</v>
       </c>
-      <c r="N82" s="1"/>
-[...3 lines deleted...]
-      <c r="P82" t="s">
+      <c r="N86" s="1"/>
+      <c r="O86" t="s">
+        <v>29</v>
+      </c>
+      <c r="P86" t="s">
         <v>44</v>
       </c>
-      <c r="Q82" s="2">
+      <c r="Q86" s="2">
         <v>45.358361</v>
       </c>
-      <c r="R82">
+      <c r="R86">
         <v>25.535164</v>
+      </c>
+    </row>
+    <row r="87" spans="1:20">
+      <c r="A87" s="2">
+        <v>353387</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="H87" t="s">
+        <v>488</v>
+      </c>
+      <c r="I87" s="1">
+        <v>459187.21019</v>
+      </c>
+      <c r="J87" s="3">
+        <v>300000.0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>27</v>
+      </c>
+      <c r="L87" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M87" s="4">
+        <v>0.69</v>
+      </c>
+      <c r="N87" s="1"/>
+      <c r="O87" t="s">
+        <v>29</v>
+      </c>
+      <c r="P87" t="s">
+        <v>489</v>
+      </c>
+      <c r="Q87" s="2">
+        <v>45.254675</v>
+      </c>
+      <c r="R87">
+        <v>26.199667</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">